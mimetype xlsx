--- v0 (2026-06-04)
+++ v1 (2026-08-05)
@@ -196,169 +196,196 @@
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Telefon</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>Beschreibung</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>Wochenstunden</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>Mindestgrundgehalt</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Mag. Dr. Baumschlager Daniel
-[...1 lines deleted...]
-8940 Liezen</t>
+          <t>Dr. Derler Anna Maria
+Körösistraße 9
+8010 Graz</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>Psychiatrie u. Psychotherapeutische Medizin
+          <t>Haut- und Geschlechtskrankheiten
 </t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Leoben
-[...1 lines deleted...]
-Murtal
+          <t>Graz - Geidorf
 </t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E2" s="3" t="inlineStr">
+        <is>
+          <t>ordination@dr-derler.at</t>
+        </is>
+      </c>
+      <c r="F2" s="3" t="inlineStr">
+        <is>
+          <t>  43(0316)674067</t>
+        </is>
+      </c>
+      <c r="G2" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistentin für zumindest 20 Wochenstunden für administrative Tätigkeiten und Assistenz bei kleinen operativen Eingriffen in hautärztlicher Wahlarztpraxis gesucht. Ort: Körösistrasse 9, 8010 Graz Voraussetzung: Pünktlichkeit, Höflichkeit, gepflegtes äusseres Erscheinungsbild. Anfragen unter ordination@dr-derler.at</t>
+        </is>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="I2" s="3" t="inlineStr">
+        <is>
+          <t>lt KV im Probemonat, anschliessend Überzahlung</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Dissauer Doris
+Liebenauer Hauptstraße 34
+8041 Graz-Liebenau</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>Innere Medizin und Kardiologie
+</t>
+        </is>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
+        <is>
+          <t>Deutschlandsberg
+Graz-Umgebung
+Südoststeiermark
+Voitsberg
+Weiz
+Graz - Andritz
+Graz - Eggenberg
+Graz - Geidorf
+Graz - Gösting
+Graz - Gries
+Graz - Innere Stadt
+Graz - Jakomini
+Graz - Lend
+Graz - Liebenau
+Graz - Mariatrost
+Graz - Puntigam
+Graz - Ries-Ragnitz
+Graz - St. Leonhard
+Graz - St. Peter
+Graz - Straßgang
+Graz - Waltendorf
+Graz - Wetzelsdorf
+</t>
+        </is>
+      </c>
+      <c r="D3" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 OrdinationsgehilfInnen ohne Kursabschluss
-Schreibkräfte
-[...68 lines deleted...]
-          <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
-          <t>ordination.g@gmx.at</t>
+          <t>ordination@internistin-graz.at</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t> 0316-821188</t>
+          <t> +43(0677)61210416</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>Anforderungen: * Abgeschlossene Ausbildung zur Ordinationsassistenz * Berufserfahrung von Vorteil * Gute Deutschkenntnisse in Wort und Schrift zur optimalen Betreuung unserer Patient_innen * Freundlichkeit und Kompetenz am Telefon * Vielseitigkeit und schnelle Auffassungsgabe * Sehr gute Computerkenntnisse * Zuverlässige und teamfähige Arbeitsweise</t>
+          <t>ORDINATIONSASSISTENZ
+(25 – 30 STUNDEN / WOCHE)
+Wir suchen zur Verstärkung unserer internistischen Wahlarztordination eine engagierte und motivierte Ordinationsassistenz.
+ANFORDERUNGEN
+Freude am Arbeiten für, mit und an Patient*innen
+Ausbildung zur Ordinationsassistent*in abgeschlossen oder Bereitschaft, die Ausbildung in Angriff zu nehmen
+Motivation, am Ausbau der Ordinationsstrukturen mitzuwirken
+Organisierte und verlässliche Arbeitsweise
+Freundliches und herzliches Auftreten
+Interesse an Teamwork
+Basis EDV-Kenntnisse
+AUFGABEN
+Administrative Tätigkeiten und Terminvereinbarungen
+Patient*innenaufnahme und -koordination
+Unterstützung bei der Patient*innendokumentation
+EKG- und Blutdruckmessung
+Labortätigkeiten je nach Vorkenntnissen und Qualifikation
+WIR BIETEN
+Abwechslungsreiche Tätigkeitsbereiche
+Entspannte Atmosphäre und herzliches Team
+Moderne Ordination
+Einstufung je nach Vorkenntnissen und Qualifikation
+Überzahlung vom kollektivvertraglichen Gehalt
+Mehr als im Kollektivvertrag vorgegebene Urlaubstage
+Gute Erreichbarkeit mit öffentlichen Verkehrsmitteln
+Bei Interesse senden Sie uns gerne Ihre Bewerbung an ordination@internistin-graz.at.</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
-          <t>über KV, nach Vereinbarung</t>
+          <t>Deutlich über dem Kollektivvertrag</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Dr. Fellner Peter
 Eggenberger Allee 49 (SPÖ/ÖGB Gebäude)
 8020 Graz</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Graz - Andritz
 Graz - Eggenberg
 Graz - Geidorf
 Graz - Gösting
 Graz - Gries
 Graz - Innere Stadt
@@ -372,1093 +399,1171 @@
 Graz - St. Peter
 Graz - Straßgang
 Graz - Waltendorf
 Graz - Wetzelsdorf
 </t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>SekretärInnen
 </t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>dr.fellner@gmx.net</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t> +43(0316)583689</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
-          <t>Wir suchen eine/n Sekretär/in zur Verstärkung unseres jungen,dynamischen Teams.Ihre Aufgaben umfassen Aufnahme der Patienten/Buchhaltung/Terminvereinbarung/Kassa/Telefon.Bezahlung über Kollektiv.</t>
+          <t>Wir suchen zur Team Verstärkung eine Sekretärin (m/w/d). Wochenstunden ca.35,Bezahlung deutlich über Kollektiv. Unser Team ist jung,dynamisch und lösungsorientiert.Bei Interesse email an dr.fellner@gmx.net oder tel.: 0664/2213484</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>2040</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Dr. Ghazi Momtaz
 Kindermanngasse 29
 8020 Graz</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Graz - Gries
 </t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
+PflegehelferInnen
 </t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>ord.ghazi@medway.at</t>
+          <t>ord.ghazi@medway.at, momtazghazi@yahoo.com</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t> +43(0316)715446, 06641655582</t>
+          <t> +43(0316)715446,06641655582</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>Kollektivvertrag und Jenach Erfahrung</t>
+          <t>KV und Überzahllung Jenach Erfahrung</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
-        <is>
-[...47 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Dr.med. Grebner Anne
 Pichling 120
 8510 Stainz</t>
         </is>
       </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>Innere Medizin und Kardiologie
+</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>Deutschlandsberg
+</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>praxis@pik-gesundheit.at</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>  43(03463)32575</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen DICH für die Ergänzung unseres Teams für unsere internistisch-kardiologische Wahlarztordination in Stainz!    Bei uns stehen der Mensch und seine Bedürfnisse stets im Mittelpunkt. Wir sind ein kleines Team und pflegen untereinander einen freundschaftlich-unkomplizierten und ehrlichen Umgang miteinander. Wir schätzen Innovationsgeist und selbstständiges Handeln. Du passt zu uns, wenn du mit Freude zur Arbeit kommst, ein gutes Bewusstsein im Umgang mit Menschen zeigst, zuverlässig bist und dich engagiert den täglichen Herausforderungen stellst.     Idealerweise besitzt du die Qualifikation als OrdinationsassistenIn oder eine vergleichbare Ausbildung. Bewirb dich bei uns! Schicke einfach deine Kontaktdaten und deinen aktuellen Lebenslauf (als pdf-, word- oder Bild-Datei) an praxis@pik-gesundheit.at oder auch gerne per Post an: Praxis für internistisch-kardiologische Gesundheit, Pichling 120, 8510 Stainz.   </t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Überzahlung mgl.</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Greimel Andreas
+Halbenrain 140
+8492 Halbenrain</t>
+        </is>
+      </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>Innere Medizin und Kardiologie
+          <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Deutschlandsberg
+          <t>Südoststeiermark
 </t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>praxis@pik-gesundheit.at</t>
+          <t>office@praxis-greimel.at</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>  43(03463)32575</t>
+          <t> +43(03476)2848</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>Wir suchen DICH für die Ergänzung unseres Teams für unsere internistisch-kardiologische Wahlarztordination in Stainz!    Bei uns stehen der Mensch und seine Bedürfnisse stets im Mittelpunkt. Wir sind ein kleines Team und pflegen untereinander einen freundschaftlich-unkomplizierten und ehrlichen Umgang miteinander. Wir schätzen Innovationsgeist und selbstständiges Handeln. Du passt zu uns, wenn du mit Freude zur Arbeit kommst, ein gutes Bewusstsein im Umgang mit Menschen zeigst, zuverlässig bist und dich engagiert den täglichen Herausforderungen stellst.     Idealerweise besitzt du die Qualifikation als OrdinationsassistenIn oder eine vergleichbare Ausbildung. Bewirb dich bei uns! Schicke einfach deine Kontaktdaten und deinen aktuellen Lebenslauf (als pdf-, word- oder Bild-Datei) an praxis@pik-gesundheit.at oder auch gerne per Post an: Praxis für internistisch-kardiologische Gesundheit, Pichling 120, 8510 Stainz.   </t>
+          <t>Zur Verstärkung unseres freundlichen Teams suchen wir eine engagierte Ordinationsgehilfin / einen Ordinationsgehilfen.
+Zu Ihren Aufgaben zählen sowohl medizinische Tätigkeiten (z. B. Patientenbetreuung, Blutabnahmen, EKG, Assistenz bei Untersuchungen) als auch administrative Arbeiten (Empfang, Terminvergabe, Telefon, Dokumentation und organisatorische Aufgaben).
+Vorerfahrung im Ordinations- oder Gesundheitsbereich ist erwünscht. Wir freuen uns auf eine zuverlässige, freundliche und teamfähige Persönlichkeit mit Freude am Umgang mit Menschen.
+</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>35</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>Überzahlung mgl.</t>
+          <t>verhandelbar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
-        <is>
-[...99 lines deleted...]
-      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Dr. Grinschgl Isabella
 Grazer Vorstadt 14a
 8570 Voitsberg</t>
         </is>
       </c>
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>Psychiatrie u. Psychotherapeutische Medizin
+</t>
+        </is>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>Voitsberg
+</t>
+        </is>
+      </c>
+      <c r="D8" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen ohne Kursabschluss
+Schreibkräfte
+SekretärInnen
+Sonstiges
+</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>ordination@isabellagrinschgl.at</t>
+        </is>
+      </c>
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>  43(0676)3726733</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen für Mo und Mi von 12 bis 16 Uhr eine helfende Hand für die Anmeldung! Anstellung ab sofort </t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Geringfügig </t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Grinschgl Isabella
+Grazer Vorstadt 14a
+8570 Voitsberg</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>Psychiatrie u. Psychotherapeutische Medizin
+</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>Voitsberg
+</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t>Sonstiges
+</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>isabella.grinschgl@gmail.com</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t> +43(0676)3726733</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Suche klin.Psychologe/innen oder Psychotherapeuten/innen für kooperative Zusammenarbeit auf selbstständiger Basis. 
+</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Nach Vereinbarung </t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Grinschgl Isabella
+Grazer Vorstadt 14a
+8570 Voitsberg</t>
+        </is>
+      </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Allgemeinchirurgie und Gefäßchirurgie
 </t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Voitsberg
 </t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Reinigungskraft
 </t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>ordination@isabellagrinschgl.at</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>  43(0676)3726733</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Site Reinigung für Ordination mittwochs und freitags Nachmittag je 2,5 Stunden </t>
         </is>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Geringfügig </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>Dr. Grinschgl Isabella
-[...1 lines deleted...]
-Graz Strassgang</t>
+          <t>Dr. Guttmann Alfred
+Roseggerstraße 15
+8700 Leoben</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>Allgemeinchirurgie und Gefäßchirurgie
+          <t>Urologie
 </t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>Graz - Straßgang
+          <t>Leoben
 </t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
-          <t>Sonstiges
+          <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>isabella.grinschgl@gmail.com</t>
+          <t>alfred.guttmann@gmx.at</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>  43(0676)3726733</t>
+          <t> +43(3842)45666</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>Suche Kinderbetreuung für Di und Do von 11:30 bis 14 Uhr </t>
+          <t>Wir sind ein junges dynamisches Team einer urologischen Kassenarztpraxis und suchen eine freundliche Kollegin zur Unterstützung ab sofort.  Eine abgeschlossene Ausbildung ist von Vorteil, die Bezahlung erfolgt lt. Kollektiv, jedoch mit deutlicher Überbezahlung   </t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>Geringfügig </t>
+          <t>Über Kollektiv</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>Dr. Haintz Michael
-[...1 lines deleted...]
-8042 Graz-St. Peter</t>
+          <t>Dr. Höller Michael
+Schemerlhöhe 16
+8076 Vasoldsberg</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>Innere Medizin
-[...19 lines deleted...]
-      </c>
+          <t>Kinder- und Jugendheilkunde
+</t>
+        </is>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
         <is>
-          <t>haintz@internist-graz.at</t>
+          <t>michael.hoeller@kinderarztgraz.at</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>  43(0316)472165</t>
+          <t> +43(03133)25700</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>Zur Verstärkung unseres Teams suchen wir für die Endoskopie ,EKG Ergometrie Lungenfunktion und Organisation eine Mitarbeiterin</t>
+          <t>✨ Wenn du einfach nur irgendeinen Job suchst, klick ruhig weiter.
+Diese Anzeige ist für Menschen, die morgens gern ankommen wollen.
+An einem Ort, an dem Kinder Vertrauen fassen.
+Eltern durchatmen.
+Ein Team zusammenhält.
+Und man am Ende des Tages spürt:
+❤️ Heute war meine Arbeit sinnvoll.
+In unserer Wahlkinderarztordination geht es um mehr als Termine, Telefon und Untersuchungen.
+Es geht um das erste Lächeln an der Tür.
+Um eine ruhige Stimme, wenn ein Kind Angst hat.
+Um kleine Hände, die sich langsam entspannen.
+Um Eltern, die spüren:
+Hier sind wir gut aufgehoben.
+Du bist bei uns nicht die Person, die „eh alles irgendwie macht“.
+Du bist ein wichtiger Teil davon, dass aus Unsicherheit Vertrauen wird.
+???? Richtig gut wird es, wenn du Kinder magst, mitdenkst, verlässlich bist und lieber anpackst als wartest.
+Neben Organisation und Ablauf bist du auch praktisch am kleinen Patienten tätig – zum Beispiel bei Blutabnahmen aus der Fingerbeere. ????
+???? Was sonst noch:
+• ca. 30 Wochenstunden
+• geregelte Arbeitszeiten
+• keine Nacht-, Wochenend- oder Feiertagsdienste
+• eine moderne Ordination mit wertschätzendem Team
+• eine rauchfreie Ordinationsumgebung
+• direkter Kontakt mit Kindern und Familien
+• Führerschein B und eigenes Auto sind aufgrund der Lage sinnvoll
+• Entlohnung deutlich über dem kollektivvertraglichen Mindestgehalt
+☕ Und manchmal bleibt man nach einem langen Tag noch kurz sitzen.
+Obwohl man längst heimgehen könnte.
+Einfach, weil es sich gut anfühlt, dazuzugehören.
+Wenn du das gerade wirklich gespürt hast, war es kein Zufall.
+???? Hier beginnt deine nächste Geschichte …
+Schick uns deinen Lebenslauf – und ein paar ehrliche Zeilen darüber, warum du gerne dabei sein möchtest.</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>0</t>
         </is>
       </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
-          <t>1900.-</t>
+          <t>2600€</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
-        <is>
-[...157 lines deleted...]
-      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Dr. Kleewein Thomas Walter
 Tobelbaderstraße 180
 8144 Haselsdorf-Tobelbad</t>
         </is>
       </c>
-      <c r="B16" s="3" t="inlineStr">
+      <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="C16" s="3" t="inlineStr">
+      <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 </t>
         </is>
       </c>
-      <c r="D16" s="3" t="inlineStr">
+      <c r="D13" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E16" s="3" t="inlineStr">
+      <c r="E13" s="3" t="inlineStr">
         <is>
           <t>thomas.kleewein@gmx.net</t>
         </is>
       </c>
-      <c r="F16" s="3" t="inlineStr">
+      <c r="F13" s="3" t="inlineStr">
         <is>
           <t> +43(03136)53937</t>
         </is>
       </c>
-      <c r="G16" s="3" t="inlineStr">
+      <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Stelle als Ordinationsmitarbeiterin  in Haselsdorf-Tobelbad in einer gut eingesessenen Praxis für Allgemeinmedizin sucht eine verlässliche Mitarbeiterin ab sofort.</t>
         </is>
       </c>
-      <c r="H16" s="3" t="inlineStr">
+      <c r="H13" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="I16" s="3" t="inlineStr">
+      <c r="I13" s="3" t="inlineStr">
         <is>
           <t>nach KV</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...42 lines deleted...]
-      <c r="A18" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>MUDr. Kraus Peter
+Pischelsdorf 450
+8212 Pischelsdorf am Kulm</t>
+        </is>
+      </c>
+      <c r="B14" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin
+</t>
+        </is>
+      </c>
+      <c r="C14" s="3" t="inlineStr">
+        <is>
+          <t>Weiz
+</t>
+        </is>
+      </c>
+      <c r="D14" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>ordination@drpeterkraus.at</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t> 03113/20549</t>
+        </is>
+      </c>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>1152,64 Euro</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Dr. Leitner Walter
 Schlossgasse 2
 8073 Feldkirchen bei Graz</t>
         </is>
       </c>
-      <c r="B18" s="3" t="inlineStr">
+      <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="C18" s="3" t="inlineStr">
+      <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 </t>
         </is>
       </c>
-      <c r="D18" s="3"/>
-      <c r="E18" s="3" t="inlineStr">
+      <c r="D15" s="3"/>
+      <c r="E15" s="3" t="inlineStr">
         <is>
           <t>docwalter@aon.at</t>
         </is>
       </c>
-      <c r="F18" s="3" t="inlineStr">
+      <c r="F15" s="3" t="inlineStr">
         <is>
           <t> +43(0316)291148</t>
         </is>
       </c>
-      <c r="G18" s="3" t="inlineStr">
+      <c r="G15" s="3" t="inlineStr">
         <is>
           <t>Ordinationsassistenz</t>
         </is>
       </c>
-      <c r="H18" s="3" t="inlineStr">
+      <c r="H15" s="3" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="I18" s="3" t="inlineStr">
+      <c r="I15" s="3" t="inlineStr">
         <is>
           <t>1700 Euro Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Dr. Leitner Walter
 Schlossgasse 2
 8073 Feldkirchen bei Graz</t>
         </is>
       </c>
-      <c r="B19" s="3" t="inlineStr">
+      <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="C19" s="3" t="inlineStr">
+      <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 </t>
         </is>
       </c>
-      <c r="D19" s="3"/>
-      <c r="E19" s="3" t="inlineStr">
+      <c r="D16" s="3"/>
+      <c r="E16" s="3" t="inlineStr">
         <is>
           <t>docwalter@aon.at</t>
         </is>
       </c>
-      <c r="F19" s="3" t="inlineStr">
+      <c r="F16" s="3" t="inlineStr">
         <is>
           <t> +43(0316)291148</t>
         </is>
       </c>
-      <c r="G19" s="3" t="inlineStr">
+      <c r="G16" s="3" t="inlineStr">
         <is>
           <t>Ordinationsassistenz</t>
         </is>
       </c>
-      <c r="H19" s="3" t="inlineStr">
+      <c r="H16" s="3" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="I19" s="3" t="inlineStr">
+      <c r="I16" s="3" t="inlineStr">
         <is>
           <t>1700 Euro Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...160 lines deleted...]
-Hasnerplatz 3
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>Priv.-Doz. Dr. Mayer-Xanthaki Christoph
+Opernring 2
 8010 Graz</t>
         </is>
       </c>
-      <c r="B23" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="C23" s="3" t="inlineStr">
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>Augenheilkunde und Optometrie
+</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Graz - Andritz
 Graz - Eggenberg
 Graz - Geidorf
 Graz - Gösting
 Graz - Gries
 Graz - Innere Stadt
 Graz - Jakomini
 Graz - Lend
 Graz - Liebenau
 Graz - Mariatrost
 Graz - Puntigam
 Graz - Ries-Ragnitz
 Graz - St. Leonhard
 Graz - St. Peter
 Graz - Straßgang
 Graz - Waltendorf
 Graz - Wetzelsdorf
 </t>
         </is>
       </c>
-      <c r="D23" s="3" t="inlineStr">
+      <c r="D17" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>ordination@augenpraxismayer.at</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t> 0316 811707</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>Ihre Aufgaben: Terminverwaltung und Patientenaufnahme Apparative Voruntersuchungen: selbständige Durchführung standardisierter augenärztlicher Voruntersuchungen (z.B. Autorefraktometer, Augeninnendruckmessung und Perimetrie) Schriftliche und telefonische Korrespondenz mit Patientinnen, Zuweisern und Kostenträgern Assistenz bei diagnostischen Untersuchungen Verwaltung von Befunden, Arztbriefen und Patientenakten Allgemeine Ordinations- und Büroorganisation Hygiene Qualitätsmanagement Ihr Profil: Abgeschlossene Ausbildung als Ordinationsassistentin oder vergleichbare medizinische Qualifikation, jedoch sind auch motivierte Neueinsteiger willkommen Freundliches und professionelles Auftreten gegenüber Patientinnen und Patienten Zuverlässigkeit, Diskretion und Teamfähigkeit Gute EDV-Kenntnisse (Ordinationssoftware, MS Office) Wir bieten: Angenehmes Arbeitsklima in einem kleinen, eingespielten Team Geregelte und planbare Arbeitszeiten Moderne Ordinationsausstattung Attraktive Überzahlung je nach Qualifikation und Erfahrung Zentraler Standort in Graz</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>Gemäß KV für Arztordinationen; Überzahlung je nach Qualifikation</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Nordberg Gudrun
+Gratweinerstraße 17
+8111 Gratwein-Straßengel</t>
+        </is>
+      </c>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>Kinder- und Jugendheilkunde
+</t>
+        </is>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>Graz-Umgebung
+</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+Angestellte des gehobenen medizinisch-technischen Dienstes
+OrdinationsgehilfInnen
+PflegehelferInnen
+</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>gudrun.nordberg@gmx.at</t>
+        </is>
+      </c>
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>  43(03124)22346</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>Zur Erweiterung unseres Teams suchen wir in unserer Kinderarztordination eine/n Ordinationsassistentin/DGKP. Wünschenswert: Dipl. Krankenpfleger/in oder diplom. Kinderkrankenpfleger/in Oder: Ausbildung zur Ordinationsassistentin /ten </t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>Über KV</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Parsché Ursula
+Aflenz Kurort 428
+8623 Aflenz</t>
+        </is>
+      </c>
+      <c r="B19" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>Bruck-Mürzzuschlag
+Leoben
+</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 OrdinationsgehilfInnen ohne Kursabschluss
 </t>
         </is>
       </c>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>ursulaparsche@aon.at</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t> 0664 1445171</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistentin und Ordinationshilfe für Allgemeinpraxis in Aflenz gesucht.  Überdurchschnittliche Bezahlung , kurze Arbeitswoche ( 3 ½ Tage)-langes Wochenende.  </t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>Überdurchschnittliche Bezahlung</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Parsché Ursula
+Aflenz Kurort 24
+8623 Aflenz</t>
+        </is>
+      </c>
+      <c r="B20" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C20" s="3" t="inlineStr">
+        <is>
+          <t>Bruck-Mürzzuschlag
+</t>
+        </is>
+      </c>
+      <c r="D20" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+</t>
+        </is>
+      </c>
+      <c r="E20" s="3" t="inlineStr">
+        <is>
+          <t>ursulaparsche@aon.at</t>
+        </is>
+      </c>
+      <c r="F20" s="3" t="inlineStr">
+        <is>
+          <t> +43(03861)3333</t>
+        </is>
+      </c>
+      <c r="G20" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistentin , Empfang,EKG schreiben, Impfungen und Injektionen vorbereiten,..
+4-Tage Woche, Arbeitszeit ca. 30 Std.
+Überzahlung bei entsprechender Qualifikation</t>
+        </is>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="I20" s="3" t="inlineStr">
+        <is>
+          <t>verhandelbar</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Unteregger Matthias
+Lindenweg 29
+8190 Birkfeld</t>
+        </is>
+      </c>
+      <c r="B21" s="3" t="inlineStr">
+        <is>
+          <t>Innere Medizin und Hämatologie und internistische Onkologie
+</t>
+        </is>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>Weiz
+</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>office@internist-unteregger.at</t>
+        </is>
+      </c>
+      <c r="F21" s="3" t="inlineStr">
+        <is>
+          <t> +43(3174)94110</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen: Ordinationsassistent_in
+Abgeschlossene Ausbildung und Erfahrung mit der Arbeit in med.Bereich von Vorteil. 
+Wir bieten: Teilzeitbeschäftigung von 20-30 Stunden, gutes Arbeitsklima, Fortbildungsmöglichkeiten
+Freue mich auf Ihre Bewerbung
+</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>über Kollektiv</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Waltensdorfer Hermine
+Hasnerplatz 3
+8010 Graz</t>
+        </is>
+      </c>
+      <c r="B22" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr">
+        <is>
+          <t>Graz-Umgebung
+Graz - Andritz
+Graz - Eggenberg
+Graz - Geidorf
+Graz - Gösting
+Graz - Gries
+Graz - Innere Stadt
+Graz - Jakomini
+Graz - Lend
+Graz - Liebenau
+Graz - Mariatrost
+Graz - Puntigam
+Graz - Ries-Ragnitz
+Graz - St. Leonhard
+Graz - St. Peter
+Graz - Straßgang
+Graz - Waltendorf
+Graz - Wetzelsdorf
+</t>
+        </is>
+      </c>
+      <c r="D22" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+OrdinationsgehilfInnen ohne Kursabschluss
+</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>hermine.waltensdorfer1@gmail.com</t>
+        </is>
+      </c>
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t> +43(0316)681327</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>Sämtliche organisatorischen und telefonischen Abläufe in einer üblichen allgemeinmedizinischen Ordination; entsprechender Umgang mit kranken Menschen wird vorausgesetzt</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>netto f. 30 Std. ca. 1500€</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Woltsche Almut
+Münzgrabenstraße 84a
+8010 Graz</t>
+        </is>
+      </c>
+      <c r="B23" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinchirurgie und Gefäßchirurgie
+</t>
+        </is>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>Graz-Umgebung
+Graz - Andritz
+Graz - Eggenberg
+Graz - Geidorf
+Graz - Gösting
+Graz - Gries
+Graz - Innere Stadt
+Graz - Jakomini
+Graz - Lend
+Graz - Liebenau
+Graz - Mariatrost
+Graz - Puntigam
+Graz - Ries-Ragnitz
+Graz - St. Leonhard
+Graz - St. Peter
+Graz - Straßgang
+Graz - Waltendorf
+Graz - Wetzelsdorf
+</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+OrdinationsgehilfInnen ohne Kursabschluss
+</t>
+        </is>
+      </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
-          <t>hermine.waltensdorfer1@gmail.com</t>
+          <t>almut@woltsche-gyn.at</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t> +43(0316)681327</t>
+          <t>  43(0316)341222</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
-          <t>Sämtliche organisatorischen und telefonischen Abläufe in einer üblichen allgemeinmedizinischen Ordination; entsprechender Umgang mit kranken Menschen wird vorausgesetzt</t>
+          <t>Ordinationsassistent:in (m/w/d) – Gynäkologie im Messequartier Teilzeit (20 Stunden) | Graz Wir sind eine moderne gynäkologische Kassenordination im Grazer Messequartier. In unserem kleinen, familiären Team legen wir großen Wert auf eine herzliche Betreuung unserer Patientinnen und ein wertschätzendes Miteinander. Zur Verstärkung suchen wir ab sofort eine engagierte Persönlichkeit mit abgeschlossener Ausbildung. Ihre Aufgaben bei uns: •	Herzstück der Kommunikation: Erster Kontakt für unsere Patientinnen an der Rezeption und am Telefon. •	Administrative Organisation: Terminmanagement und allgemeine Verwaltungstätigkeiten. •	Medizinische Assistenz: Durchführung kleinerer Laboranalysen (z.B. Harnanalyse). •	Schwerpunkt Schwangerenbetreuung: Vorbereitung und Mitwirkung beim Ausfüllen des Mutter-Kind-Passes sowie das eigenständige Anlegen von CTGs. •	Beratung: Empathische Begleitung und Information unserer Patientinnen im direkten Gespräch. Was Sie mitbringen: •	Qualifikation: Eine erfolgreich abgeschlossene Ausbildung zur/zum Ordinationsassistent:in (gesetzlich vorgeschrieben). •	Persönlichkeit: Freude an der Arbeit mit Frauen und werdenden Müttern, Empathie und ein freundliches Auftreten. •	Arbeitsweise: Zuverlässigkeit, Teamgeist und eine strukturierte Arbeitsweise (auch wenn es mal trubelig ist). •	Sprache: Sehr gute Deutschkenntnisse für die Kommunikation und Dokumentation. Was wir Ihnen bieten: •	Work-Life-Balance: Überdurchschnittlich Urlaub pro Jahr für Ihre Erholung 6 Wochen •	Arbeitsumfeld: Ein kleines, eingespieltes Team und ein moderner Arbeitsplatz im Messequartier mit sehr guter öffentlicher Erreichbarkeit. •	Sicherheit: Eine langfristige Anstellung in einer etablierten Kassenordination. •	Bezahlung: Die Entlohnung erfolgt auf Basis des geltenden Kollektivvertrags für Arztassistent:innen (mit Bereitschaft zur Überzahlung je nach konkreter Qualifikation und Erfahrung). </t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>20</t>
         </is>
       </c>
       <c r="I23" s="3" t="inlineStr">
         <is>
-          <t>netto f. 30 Std. ca. 1500€</t>
+          <t>1.825,00 EUR brutto pro Monat auf Basis Vollzeitbeschäftigung. Bereitschaft zur Überzahlung.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Zankl-Haage Gundula
 Max Tendlerstrasse 24
 Leoben, 8700</t>
         </is>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
           <t>Lungenkrankheiten
 </t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
           <t>dr.zankl-haage@lunge-leoben.at</t>
         </is>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
-          <t> 06641256780</t>
+          <t> 03842 46197</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
-          <t>Wir suchen zur Verstärkung unseres Teams eine freundliche und engagierte Teilzeitkraft( ca 20-25 Stunden/ Woche). Eine abgeschlossene Ausbildung ist von Vorteil. Entlohnung lt Kollektiv mit deutl. Überbezahlung.</t>
+          <t>Wir suchen zur Verstärkung unseres Teams eine freundliche und engagierte Teilzeitkraft( ca 25-35 Stunden/ Woche). Eine abgeschlossene Ausbildung ist von Vorteil. Entlohnung lt Kollektiv mit deutl. Überbezahlung.</t>
         </is>
       </c>
       <c r="H24" s="3" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I24" s="3" t="inlineStr">
         <is>
           <t>lt Kollektiv + Überbezahlung</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>