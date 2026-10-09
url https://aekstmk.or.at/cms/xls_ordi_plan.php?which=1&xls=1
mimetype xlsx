--- v1 (2026-08-05)
+++ v2 (2026-10-09)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
@@ -196,1377 +196,743 @@
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Telefon</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>Beschreibung</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>Wochenstunden</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>Mindestgrundgehalt</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Dr. Derler Anna Maria
-[...1 lines deleted...]
-8010 Graz</t>
+          <t>Dr. Graf Sissy
+St. Peter Hauptstraße 35f/3
+8042 Graz</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>Haut- und Geschlechtskrankheiten
+          <t>Frauenheilkunde und Geburtshilfe
 </t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Graz - Geidorf
+          <t>Graz - St. Peter
 </t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
-          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+          <t>Angestellte des medizinisch-technischen Fachdienstes
 OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
-          <t>ordination@dr-derler.at</t>
+          <t>gsissy@gmx.at</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>  43(0316)674067</t>
+          <t>  43(0664)9636881</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Ordinationsassistentin für zumindest 20 Wochenstunden für administrative Tätigkeiten und Assistenz bei kleinen operativen Eingriffen in hautärztlicher Wahlarztpraxis gesucht. Ort: Körösistrasse 9, 8010 Graz Voraussetzung: Pünktlichkeit, Höflichkeit, gepflegtes äusseres Erscheinungsbild. Anfragen unter ordination@dr-derler.at</t>
+          <t>Ich eröffne im Dezember eine Kassenordination für Gynäkologie &amp; Geburtshilfe in Graz St. Peter und suche eine kompetente, freundliche Ordinationsassistenz im Ausmaß von 25-30 Wochenstunden.
+Bei Interesse, bitte ich um Zusendung der Bewerbungsunterlagen an meine Mailadresse: gsissy@gmx.at.
+</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>lt KV im Probemonat, anschliessend Überzahlung</t>
+          <t>überdurchschnittlich </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Dr. Dissauer Doris
-[...1 lines deleted...]
-8041 Graz-Liebenau</t>
+          <t>Dr. Graf Sissy
+Ziegelstraße 82/6
+8045 Graz-Andritz</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
-          <t>Innere Medizin und Kardiologie
-[...36 lines deleted...]
-      </c>
+          <t>Frauenheilkunde und Geburtshilfe
+</t>
+        </is>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
-          <t>ordination@internistin-graz.at</t>
+          <t>gsissy@gmx.at</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t> +43(0677)61210416</t>
-[...31 lines deleted...]
-      </c>
+          <t> 0316475612</t>
+        </is>
+      </c>
+      <c r="G3" s="3"/>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
-          <t>Deutlich über dem Kollektivvertrag</t>
+          <t>Überdurchschnittlich </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
-        <is>
-[...382 lines deleted...]
-      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Dr. Guttmann Alfred
 Roseggerstraße 15
 8700 Leoben</t>
         </is>
       </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Urologie
+</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>Leoben
+</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>alfred.guttmann@gmx.at</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t> +43(3842)45666</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Wir sind ein junges dynamisches Team einer urologischen Kassenarztpraxis und suchen eine freundliche Kollegin zur Unterstützung ab sofort.  Eine abgeschlossene Ausbildung ist von Vorteil, die Bezahlung erfolgt lt. Kollektiv, jedoch mit deutlicher Überbezahlung   </t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Über Kollektiv</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Kahofer Peter
+Sailergasse 14 / 1. Stock
+8430 Leibnitz</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinchirurgie und Gefäßchirurgie
+</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>Leibnitz
+Südoststeiermark
+</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>hautarzt@kahofer-derm.at</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t>  43(03452)86700</t>
+        </is>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistenz für administrative Tätigkeiten und Assistenz bei kleinen operativen Eingriffen/kosmetischen Behandlungen in dermatologischer/ästhetischer Praxis gesucht.</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>Zahlung deutlich über Kollektiv</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Kahofer Peter
+Sailergasse 14 / 1. Stock
+8430 Leibnitz</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>Haut- und Geschlechtskrankheiten
+</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>Leibnitz
+</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>hautarzt@kahofer-derm.at</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>  43(03452)86700</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsgehilfe/in für Facharztpraxis 30Stunden /Woche, sofortigen Eintritt, Vorzugsweise mit Berufserfahrung bzw. Ordinationsgehilfinnenkurs. Gehalt 1818 Euro Brutto für 30 Stunden(deutlich über Kollektiv), je nach Berufserfahrung bzw Qualifikation weitere Überzahlung möglich </t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>1818</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Nordberg Gudrun
+Gratweinerstraße 17
+8111 Gratwein-Straßengel</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>Kinder- und Jugendheilkunde
+</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>Graz-Umgebung
+Voitsberg
+Graz - Andritz
+Graz - Geidorf
+Graz - Gösting
+Graz - Innere Stadt
+Graz - Lend
+Graz - Mariatrost
+Graz - Ries-Ragnitz
+Graz - St. Leonhard
+</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+Angestellte des gehobenen medizinisch-technischen Dienstes
+Angestellte des medizinisch-technischen Fachdienstes
+OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>praxis@kinderarzt-nordberg.at</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>  43(03124)22346</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen zur Verstärkung unseres Teams eine/n DGKP oder Ordinationsassistent/in für 20-30 h/ Woche in unserer Kinderarztordination in Gratwein/ Strassengel und freuen uns auf Ihre Bewerbung.   Ordination Dr.Gudrun Nordberg </t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Über KV Qualifikation </t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Ovcina Zinaida
+Conrad-von-Hötzendorf-Straße 1
+8010 Graz</t>
+        </is>
+      </c>
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin
+</t>
+        </is>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>ordi.jakomini@gmail.com</t>
+        </is>
+      </c>
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t> +43(0316)818081</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Suche eine engagierte Arztassistentin/Arztassistenten für folgende Aufgabengebiete:
+Medizinische Tätigkeiten: Patientenbetreuung, EKG, Assistenz bei Untersuchungen, Verbandswechsel, Blutabnahmen
+Administrative Tätigkeiten: Empfang, Terminvergabe, Telefon, Mails, Dokumentation, organisatorische Aufgaben, Bestellungen, Abrechnungen
+Erfahrung im Ordinations- oder Gesundheitsbereich ist erwünscht, sowie mit Logomed Arztsoftware.
+Wir freuen uns auf eine zuverlässige, freundliche und teamfähige Kollegin.</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>lt. Kollektivvertrag + Überbezahlung </t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Parsché Ursula
+Aflenz Kurort 24
+8623 Aflenz</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>Bruck-Mürzzuschlag
+</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>ursulaparsche@aon.at</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t> +43(03861)3333</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistentin , Empfang,EKG schreiben, Impfungen und Injektionen vorbereiten,..
+4-Tage Woche, Arbeitszeit ca. 30 Std.
+Überzahlung bei entsprechender Qualifikation</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>verhandelbar</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Straubinger Helmut
+Andreas-Leykam-Platz 1
+8101 Gratkorn</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>Lungenkrankheiten
+</t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
+        <is>
+          <t>Graz-Umgebung
+</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+Angestellte des gehobenen medizinisch-technischen Dienstes
+Angestellte des medizinisch-technischen Fachdienstes
+OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>office@lunge-gratkorn.at</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t> +43(03124)25444</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Durchführung von Lungenfunktionen,Blutgasanalysen,Allergietests</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Lt Kages Schema</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Tesar Heide
+Schönowitzstraße 18
+8700 Leoben</t>
+        </is>
+      </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>Urologie
+          <t>Allgemeinmedizin
 </t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>alfred.guttmann@gmx.at</t>
+          <t>ordination.leoben@dr-tesar.at</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t> +43(3842)45666</t>
+          <t> +43(03842)81586</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
-          <t>Wir sind ein junges dynamisches Team einer urologischen Kassenarztpraxis und suchen eine freundliche Kollegin zur Unterstützung ab sofort.  Eine abgeschlossene Ausbildung ist von Vorteil, die Bezahlung erfolgt lt. Kollektiv, jedoch mit deutlicher Überbezahlung   </t>
+          <t>Ich suche eine engagierte,zuverlässliche Ordinationsassistenz.</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>Über Kollektiv</t>
+          <t>Bezahlung über Kollektiv</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>Dr. Höller Michael
-[...1 lines deleted...]
-8076 Vasoldsberg</t>
+          <t>Dr. Wiedl Daniela
+Fröhlichgasse 27
+8010 Graz</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>Kinder- und Jugendheilkunde
-[...4 lines deleted...]
-      <c r="D12" s="3"/>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C12" s="3" t="inlineStr">
+        <is>
+          <t>Graz - Jakomini
+</t>
+        </is>
+      </c>
+      <c r="D12" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
-          <t>michael.hoeller@kinderarztgraz.at</t>
+          <t>ordination@wiedlmed.at</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t> +43(03133)25700</t>
+          <t> +43681/20298001</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
-          <t>✨ Wenn du einfach nur irgendeinen Job suchst, klick ruhig weiter.
-[...30 lines deleted...]
-Schick uns deinen Lebenslauf – und ein paar ehrliche Zeilen darüber, warum du gerne dabei sein möchtest.</t>
+          <t>Ich suche eine erfahrene Ordinationsassistenz für 30 Wochenstunden, die mit 02.11.2026 beginnen kann. 
+Ihr Aufgabengebiet: digitales Ordinationsmanagement ( Mitgestalten der Abläufe in einer modernen Ordination)  Patientenbetreuung: professioneller Empfang und Telefonmanagement in einem dynamischen Umfeld  medizinische Assistenz: Blutabnahmen, EKG und Unterstützung bei der Patientenversorgung  Was sie mitbringen: Abgeschlossene Ausbildung zur Ordinationsassistenz inkl. Blutabnahmen  Verlässlichkeit und Verantwortungsbewusstsein, Einschlägige Berufserfahrung, freundliche, belastbare Persönlichkeit.  Was ich biete:   langfristiger und sicherer Arbeitsplatz, neue moderne Ordination, ein herzliches Arbeitsumfeld und eine attraktive Überzahlung je nach Qualifikation und Berufserfahrung.  </t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
-          <t>2600€</t>
+          <t>lt. Kollektiv</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>Dr. Kleewein Thomas Walter
-[...1 lines deleted...]
-8144 Haselsdorf-Tobelbad</t>
+          <t>Dr. Woltsche Almut
+Münzgrabenstraße 84a
+8010 Graz</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Allgemeinmedizin
+          <t>Allgemeinchirurgie und Gefäßchirurgie
 </t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
-        <is>
-[...192 lines deleted...]
-      <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Graz - Andritz
 Graz - Eggenberg
 Graz - Geidorf
 Graz - Gösting
 Graz - Gries
 Graz - Innere Stadt
 Graz - Jakomini
 Graz - Lend
 Graz - Liebenau
 Graz - Mariatrost
 Graz - Puntigam
 Graz - Ries-Ragnitz
 Graz - St. Leonhard
 Graz - St. Peter
 Graz - Straßgang
 Graz - Waltendorf
 Graz - Wetzelsdorf
 </t>
         </is>
       </c>
-      <c r="D17" s="3" t="inlineStr">
-[...107 lines deleted...]
-      <c r="D19" s="3" t="inlineStr">
+      <c r="D13" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 OrdinationsgehilfInnen ohne Kursabschluss
 </t>
         </is>
       </c>
-      <c r="E19" s="3" t="inlineStr">
-[...124 lines deleted...]
-      <c r="H21" s="3" t="inlineStr">
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t>almut@woltsche-gyn.at</t>
+        </is>
+      </c>
+      <c r="F13" s="3" t="inlineStr">
+        <is>
+          <t>  43(0316)341222</t>
+        </is>
+      </c>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistent:in (m/w/d) – Gynäkologie im Messequartier Teilzeit (20 Stunden) | Graz Wir sind eine moderne gynäkologische Kassenordination im Grazer Messequartier. In unserem kleinen, familiären Team legen wir großen Wert auf eine herzliche Betreuung unserer Patientinnen und ein wertschätzendes Miteinander. Zur Verstärkung suchen wir ab sofort eine engagierte Persönlichkeit mit abgeschlossener Ausbildung. Ihre Aufgaben bei uns: •	Herzstück der Kommunikation: Erster Kontakt für unsere Patientinnen an der Rezeption und am Telefon. •	Administrative Organisation: Terminmanagement und allgemeine Verwaltungstätigkeiten. •	Medizinische Assistenz: Durchführung kleinerer Laboranalysen (z.B. Harnanalyse). •	Schwerpunkt Schwangerenbetreuung: Vorbereitung und Mitwirkung beim Ausfüllen des Mutter-Kind-Passes sowie das eigenständige Anlegen von CTGs. •	Beratung: Empathische Begleitung und Information unserer Patientinnen im direkten Gespräch. Was Sie mitbringen: •	Qualifikation: Eine erfolgreich abgeschlossene Ausbildung zur/zum Ordinationsassistent:in (gesetzlich vorgeschrieben). •	Persönlichkeit: Freude an der Arbeit mit Frauen und werdenden Müttern, Empathie und ein freundliches Auftreten. •	Arbeitsweise: Zuverlässigkeit, Teamgeist und eine strukturierte Arbeitsweise (auch wenn es mal trubelig ist). •	Sprache: Sehr gute Deutschkenntnisse für die Kommunikation und Dokumentation. Was wir Ihnen bieten: •	Work-Life-Balance: Überdurchschnittlich Urlaub pro Jahr für Ihre Erholung 6 Wochen •	Arbeitsumfeld: Ein kleines, eingespieltes Team und ein moderner Arbeitsplatz im Messequartier mit sehr guter öffentlicher Erreichbarkeit. •	Sicherheit: Eine langfristige Anstellung in einer etablierten Kassenordination. •	Bezahlung: Die Entlohnung erfolgt auf Basis des geltenden Kollektivvertrags für Arztassistent:innen (mit Bereitschaft zur Überzahlung je nach konkreter Qualifikation und Erfahrung). </t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="I21" s="3" t="inlineStr">
-[...139 lines deleted...]
-      <c r="I23" s="3" t="inlineStr">
+      <c r="I13" s="3" t="inlineStr">
         <is>
           <t>1.825,00 EUR brutto pro Monat auf Basis Vollzeitbeschäftigung. Bereitschaft zur Überzahlung.</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Zankl-Haage Gundula
 Max Tendlerstrasse 24
 Leoben, 8700</t>
         </is>
       </c>
-      <c r="B24" s="3" t="inlineStr">
+      <c r="B14" s="3" t="inlineStr">
         <is>
           <t>Lungenkrankheiten
 </t>
         </is>
       </c>
-      <c r="C24" s="3" t="inlineStr">
+      <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
-      <c r="D24" s="3" t="inlineStr">
+      <c r="D14" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E24" s="3" t="inlineStr">
+      <c r="E14" s="3" t="inlineStr">
         <is>
           <t>dr.zankl-haage@lunge-leoben.at</t>
         </is>
       </c>
-      <c r="F24" s="3" t="inlineStr">
+      <c r="F14" s="3" t="inlineStr">
         <is>
           <t> 03842 46197</t>
         </is>
       </c>
-      <c r="G24" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H24" s="3" t="inlineStr">
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen zur Verstärkung unseres Teams eine freundliche und engagierte Teilzeitkraft( ca  20 Stunden/ Woche). Eine abgeschlossene Ausbildung ist von Vorteil. Entlohnung lt Kollektiv mit deutl. Überbezahlung.</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="I24" s="3" t="inlineStr">
+      <c r="I14" s="3" t="inlineStr">
         <is>
           <t>lt Kollektiv + Überbezahlung</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">