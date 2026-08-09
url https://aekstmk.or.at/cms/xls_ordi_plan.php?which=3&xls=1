--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
@@ -219,1074 +219,1075 @@
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>PC-Programme</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>Bevorzugte Zeiten</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>Tagdienste Tageweise</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>Tagdienste Wochenweise</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
+          <t>Dr Adomeit  Michael
+Hauptplatz 9
+8190 Birkfeld </t>
+        </is>
+      </c>
+      <c r="B2" s="3" t="inlineStr">
+        <is>
+          <t>Weiz
+</t>
+        </is>
+      </c>
+      <c r="C2" s="3" t="inlineStr">
+        <is>
+          <t>michael.adomeit80@gmail.com</t>
+        </is>
+      </c>
+      <c r="D2" s="3" t="inlineStr">
+        <is>
+          <t> 06505128030</t>
+        </is>
+      </c>
+      <c r="E2" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I2" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J2" s="3" t="inlineStr">
+        <is>
+          <t>Ganymed</t>
+        </is>
+      </c>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M2" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>Dr Bachernegg Alexander
 Wiener Straße 5
 8230 Hartberg</t>
         </is>
       </c>
-      <c r="B2" s="3" t="inlineStr">
+      <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Deutschlandsberg
 Graz-Umgebung
 Hartberg-Fürstenfeld
 Leibnitz
 Leoben
 Liezen
 Murau
 Murtal
 Südoststeiermark
 Voitsberg
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C2" s="3" t="inlineStr">
+      <c r="C3" s="3" t="inlineStr">
         <is>
           <t>sekretariat@augenzentrum-bachernegg.at</t>
         </is>
       </c>
-      <c r="D2" s="3" t="inlineStr">
+      <c r="D3" s="3" t="inlineStr">
         <is>
           <t> 06642126571</t>
         </is>
       </c>
-      <c r="E2" s="3" t="inlineStr">
+      <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
-      <c r="F2" s="3"/>
-[...15 lines deleted...]
-      <c r="J2" s="3" t="inlineStr">
+      <c r="F3" s="3"/>
+      <c r="G3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H3" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Lobmaier PDS7 Kenntnisse von Vorteil.</t>
         </is>
       </c>
-      <c r="K2" s="3" t="inlineStr">
+      <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Nach Absprache.</t>
         </is>
       </c>
-      <c r="L2" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A3" s="3" t="inlineStr">
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Dr.Dr.  Gruber
 Gesundheitszentrum 
 8790 Eisenerz </t>
         </is>
       </c>
-      <c r="B3" s="3" t="inlineStr">
+      <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
-      <c r="C3" s="3" t="inlineStr">
+      <c r="C4" s="3" t="inlineStr">
         <is>
           <t>elisabeth.s.gruber@icloud.com</t>
         </is>
       </c>
-      <c r="D3" s="3" t="inlineStr">
+      <c r="D4" s="3" t="inlineStr">
         <is>
           <t> 0664-3474490</t>
         </is>
       </c>
-      <c r="E3" s="3" t="inlineStr">
+      <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F3" s="3"/>
-[...16 lines deleted...]
-      <c r="K3" s="3" t="inlineStr">
+      <c r="F4" s="3"/>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3" t="inlineStr">
         <is>
           <t>Ab 3. Quartal 2026</t>
         </is>
       </c>
-      <c r="L3" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A4" s="3" t="inlineStr">
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Dr med univ Eckhardt Martin
 Plüddemanngasse 104/I
 Graz- St. Peter</t>
         </is>
       </c>
-      <c r="B4" s="3" t="inlineStr">
+      <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C4" s="3" t="inlineStr">
+      <c r="C5" s="3" t="inlineStr">
         <is>
           <t>ordination@augenarzt-graz.info</t>
         </is>
       </c>
-      <c r="D4" s="3" t="inlineStr">
+      <c r="D5" s="3" t="inlineStr">
         <is>
           <t> 0316826213</t>
         </is>
       </c>
-      <c r="E4" s="3" t="inlineStr">
+      <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
-      <c r="F4" s="3"/>
-[...15 lines deleted...]
-      <c r="J4" s="3" t="inlineStr">
+      <c r="F5" s="3"/>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
         <is>
           <t>Gany-Med</t>
         </is>
       </c>
-      <c r="K4" s="3" t="inlineStr">
+      <c r="K5" s="3" t="inlineStr">
         <is>
           <t>ab sofort - Krankenstandsvertretung erbeten</t>
         </is>
       </c>
-      <c r="L4" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A5" s="3" t="inlineStr">
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Dr.med.unv. Greimel Andreas
 Halbenrain 140
 Halbenrain</t>
         </is>
       </c>
-      <c r="B5" s="3" t="inlineStr">
+      <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Südoststeiermark
 </t>
         </is>
       </c>
-      <c r="C5" s="3" t="inlineStr">
+      <c r="C6" s="3" t="inlineStr">
         <is>
           <t>andreas.greimel@praxis-greimel.at</t>
         </is>
       </c>
-      <c r="D5" s="3" t="inlineStr">
+      <c r="D6" s="3" t="inlineStr">
         <is>
           <t> 06763309693</t>
         </is>
       </c>
-      <c r="E5" s="3" t="inlineStr">
+      <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F5" s="3"/>
-[...15 lines deleted...]
-      <c r="J5" s="3" t="inlineStr">
+      <c r="F6" s="3"/>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
         <is>
           <t>Innomed </t>
         </is>
       </c>
-      <c r="K5" s="3" t="inlineStr">
+      <c r="K6" s="3" t="inlineStr">
         <is>
           <t>fixe, längerfristige Vertretung
 Kontaktaufnahme bitte über SMS/Mail</t>
         </is>
       </c>
-      <c r="L5" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A6" s="3" t="inlineStr">
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="M6" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Dr.med.univ. Jantscher Karin
 Wienerstrasse 86
 8600 Bruck an der Mur</t>
         </is>
       </c>
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 </t>
         </is>
       </c>
-      <c r="C6" s="3" t="inlineStr">
+      <c r="C7" s="3" t="inlineStr">
         <is>
           <t>ordi@dr-karinjantscher.at</t>
         </is>
       </c>
-      <c r="D6" s="3" t="inlineStr">
+      <c r="D7" s="3" t="inlineStr">
         <is>
           <t> 0386255285</t>
         </is>
       </c>
-      <c r="E6" s="3" t="inlineStr">
+      <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F6" s="3"/>
-[...15 lines deleted...]
-      <c r="J6" s="3" t="inlineStr">
+      <c r="F7" s="3"/>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
         <is>
           <t>Gany Med</t>
         </is>
       </c>
-      <c r="K6" s="3"/>
-[...12 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
+      <c r="K7" s="3"/>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Primar Dr. Karl Wohak
 Hauptstraße 167
 8911 Admont</t>
         </is>
       </c>
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Liezen
 </t>
         </is>
       </c>
-      <c r="C7" s="3" t="inlineStr">
+      <c r="C8" s="3" t="inlineStr">
         <is>
           <t>karl.wohak@diakonissen.at</t>
         </is>
       </c>
-      <c r="D7" s="3" t="inlineStr">
+      <c r="D8" s="3" t="inlineStr">
         <is>
           <t> +436605249747</t>
         </is>
       </c>
-      <c r="E7" s="3" t="inlineStr">
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F7" s="3" t="inlineStr">
+      <c r="F8" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Zertifikat Ärztliche Wundbehandlung
 </t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J7" s="3" t="inlineStr">
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
         <is>
           <t>Es wird die Software Webmed angewendet. </t>
         </is>
       </c>
-      <c r="K7" s="3" t="inlineStr">
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Urlaubs- und Krankenstands Vertretungen bzw. Übernahme in eine Dienstverhältnis möglich
 PVE Standorte Kindberg, Mürzzuschlag und Admont </t>
         </is>
       </c>
-      <c r="L7" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A8" s="3" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Korber Heimo
+Schubertstraße 2
+8720</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>Murtal
+</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>heimokorber@gmail.com</t>
+        </is>
+      </c>
+      <c r="D9" s="3" t="inlineStr">
+        <is>
+          <t> 06644298339</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin
+</t>
+        </is>
+      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>Ganymed</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>ab Oktober 2026 wochen- und tageweise</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Dr. med. univ. Kraxner Cornelia
 106 Allerheiligen bei Wildon
 8412 Allerheiligen bei Wildon</t>
         </is>
       </c>
-      <c r="B8" s="3" t="inlineStr">
+      <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Leibnitz
 </t>
         </is>
       </c>
-      <c r="C8" s="3" t="inlineStr">
+      <c r="C10" s="3" t="inlineStr">
         <is>
           <t>arztpraxis.kraxner@gmail.com</t>
         </is>
       </c>
-      <c r="D8" s="3" t="inlineStr">
+      <c r="D10" s="3" t="inlineStr">
         <is>
           <t> 0318249222</t>
         </is>
       </c>
-      <c r="E8" s="3" t="inlineStr">
+      <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F8" s="3"/>
-[...36 lines deleted...]
-      <c r="B9" s="3" t="inlineStr">
+      <c r="F10" s="3"/>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>PD Dr. Lerchbaum Elisabeth
+Pensionsweg 6
+8043 Graz</t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C9" s="3" t="inlineStr">
-[...50 lines deleted...]
-      <c r="A10" s="3" t="inlineStr">
+      <c r="C11" s="3" t="inlineStr">
+        <is>
+          <t>elerchbaum@gmail.com</t>
+        </is>
+      </c>
+      <c r="D11" s="3" t="inlineStr">
+        <is>
+          <t> 06502260584</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>Innere Medizin
+Innere Medizin und Endokrinologie u. Diabetologie
+</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>ÖÄK-Diplom Ernährungsmedizin
+</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>Logo Med von Vorteil</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>Ab sofort, 1-2 Tage/Woche, ab Januar 2027 ggf. auch wochenweise</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M11" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Dr. med. Lichtenberger Christa
 Linzerstr. 4
 4582 Spital am Pyhrn</t>
         </is>
       </c>
-      <c r="B10" s="3" t="inlineStr">
+      <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Liezen
 </t>
         </is>
       </c>
-      <c r="C10" s="3" t="inlineStr">
+      <c r="C12" s="3" t="inlineStr">
         <is>
           <t>ordination@dr-lichtenberger.at</t>
         </is>
       </c>
-      <c r="D10" s="3" t="inlineStr">
+      <c r="D12" s="3" t="inlineStr">
         <is>
           <t> 0756320683</t>
         </is>
       </c>
-      <c r="E10" s="3" t="inlineStr">
+      <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F10" s="3" t="inlineStr">
+      <c r="F12" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Akupunktur
 </t>
         </is>
       </c>
-      <c r="G10" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J10" s="3" t="inlineStr">
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J12" s="3" t="inlineStr">
         <is>
           <t>MEDSTAR</t>
         </is>
       </c>
-      <c r="K10" s="3" t="inlineStr">
+      <c r="K12" s="3" t="inlineStr">
         <is>
           <t>KW 42-44 2026</t>
         </is>
       </c>
-      <c r="L10" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A11" s="3" t="inlineStr">
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Dr. Mandl-Blaschon Iris
 Burggasse 3
 8750 Judenburg</t>
         </is>
       </c>
-      <c r="B11" s="3" t="inlineStr">
+      <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Murtal
 </t>
         </is>
       </c>
-      <c r="C11" s="3" t="inlineStr">
+      <c r="C13" s="3" t="inlineStr">
         <is>
           <t>i.ma@gmx.net</t>
         </is>
       </c>
-      <c r="D11" s="3" t="inlineStr">
+      <c r="D13" s="3" t="inlineStr">
         <is>
           <t> 06648226720</t>
         </is>
       </c>
-      <c r="E11" s="3" t="inlineStr">
+      <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F11" s="3"/>
-[...16 lines deleted...]
-      <c r="K11" s="3" t="inlineStr">
+      <c r="F13" s="3"/>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3" t="inlineStr">
         <is>
           <t>Mittwoch vormittags 8-12 Uhr wöchentlich</t>
         </is>
       </c>
-      <c r="L11" s="3" t="inlineStr">
-[...79 lines deleted...]
-      <c r="A13" s="3" t="inlineStr">
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M13" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Dr Michael Schrittwieser
 Hartberg 
 8230</t>
         </is>
       </c>
-      <c r="B13" s="3" t="inlineStr">
+      <c r="B14" s="3" t="inlineStr">
         <is>
           <t>Hartberg-Fürstenfeld
 </t>
         </is>
       </c>
-      <c r="C13" s="3" t="inlineStr">
+      <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Schrittwieser.Michael@yahoo.com</t>
         </is>
       </c>
-      <c r="D13" s="3" t="inlineStr">
+      <c r="D14" s="3" t="inlineStr">
         <is>
           <t> 0333264151</t>
         </is>
       </c>
-      <c r="E13" s="3" t="inlineStr">
+      <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F13" s="3"/>
-[...15 lines deleted...]
-      <c r="J13" s="3" t="inlineStr">
+      <c r="F14" s="3"/>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J14" s="3" t="inlineStr">
         <is>
           <t>Innomed</t>
         </is>
       </c>
-      <c r="K13" s="3" t="inlineStr">
+      <c r="K14" s="3" t="inlineStr">
         <is>
           <t>Nach Vereinbarung </t>
         </is>
       </c>
-      <c r="L13" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="3" t="inlineStr">
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M14" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Dr.med.univ.  Mörth Evamaria
 SÖCHAU 79
 8362</t>
         </is>
       </c>
-      <c r="B14" s="3" t="inlineStr">
+      <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Hartberg-Fürstenfeld
 Südoststeiermark
 </t>
         </is>
       </c>
-      <c r="C14" s="3" t="inlineStr">
+      <c r="C15" s="3" t="inlineStr">
         <is>
           <t>moerth_evamaria@msn.com</t>
         </is>
       </c>
-      <c r="D14" s="3" t="inlineStr">
+      <c r="D15" s="3" t="inlineStr">
         <is>
           <t> 0660 5440794</t>
         </is>
       </c>
-      <c r="E14" s="3" t="inlineStr">
+      <c r="E15" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F14" s="3" t="inlineStr">
+      <c r="F15" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Ernährungsmedizin
 ÖÄK-Diplom Manuelle Medizin
 ÖÄK-Diplom Spezielle Schmerztherapie
 ÖÄK-Diplom-Fortbildung
 </t>
         </is>
       </c>
-      <c r="G14" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J14" s="3" t="inlineStr">
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J15" s="3" t="inlineStr">
         <is>
           <t>GanyMEd</t>
         </is>
       </c>
-      <c r="K14" s="3" t="inlineStr">
+      <c r="K15" s="3" t="inlineStr">
         <is>
           <t>jeden 2. Freitag und Urlaubsvertretung</t>
         </is>
       </c>
-      <c r="L14" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A15" s="3" t="inlineStr">
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>OR Dr. Neuhauser Marion
 Mariazeller Straße 2/17
 Mürzzuschlag</t>
         </is>
       </c>
-      <c r="B15" s="3" t="inlineStr">
+      <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 </t>
         </is>
       </c>
-      <c r="C15" s="3" t="inlineStr">
+      <c r="C16" s="3" t="inlineStr">
         <is>
           <t>marion.judith@a1.net</t>
         </is>
       </c>
-      <c r="D15" s="3" t="inlineStr">
+      <c r="D16" s="3" t="inlineStr">
         <is>
           <t> 06641594377</t>
         </is>
       </c>
-      <c r="E15" s="3" t="inlineStr">
+      <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F15" s="3" t="inlineStr">
+      <c r="F16" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Chinesische Diagnostik u. Arzneitherapie
 </t>
         </is>
       </c>
-      <c r="G15" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J15" s="3" t="inlineStr">
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
         <is>
           <t>Easy Ordi aber falls keine Erfahrung damit sehr gute Einschulung möglich</t>
         </is>
       </c>
-      <c r="K15" s="3" t="inlineStr">
+      <c r="K16" s="3" t="inlineStr">
         <is>
           <t>Für 2 Tage die Woche , nach spätestens 2 Jahren Übernahme der Kassenarztpraxis f. Allgemeinmedizin, (priv. Akupunktur und Lasertherapie) möglich </t>
         </is>
       </c>
-      <c r="L15" s="3" t="inlineStr">
-[...68 lines deleted...]
-      </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M16" s="3" t="inlineStr">
         <is>
-          <t>Nein</t>
+          <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Dr Patrick  Krisper
 Gnas 72
 8342 Gnas</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>Südoststeiermark
 </t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>patrick.krisper@medway.at</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t> 03151-51460</t>
@@ -1526,709 +1527,503 @@
       </c>
       <c r="J20" s="3" t="inlineStr">
         <is>
           <t>GANYMED- Abern natürlich nicht zwingend nötig</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
           <t>Tage, Wochenweise oder als Fixanstellung im geplanten ENDOSKOPIE-Institut Weiz</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M20" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
+          <t>Dr. Phillipp Bettina
+Sailergasse 14
+8430 Leibnitz</t>
+        </is>
+      </c>
+      <c r="B21" s="3" t="inlineStr">
+        <is>
+          <t>Leibnitz
+</t>
+        </is>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>bettina.phillipp@gmx.net</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t> 00436763547584</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>Innere Medizin
+</t>
+        </is>
+      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M21" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
           <t>Dr. med. univ. Pichler Julia
 Lederergasse 4/1
 8160, Weiz</t>
         </is>
       </c>
-      <c r="B21" s="3" t="inlineStr">
+      <c r="B22" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="C21" s="3" t="inlineStr">
+      <c r="C22" s="3" t="inlineStr">
         <is>
           <t>office@docpichler.at</t>
         </is>
       </c>
-      <c r="D21" s="3" t="inlineStr">
+      <c r="D22" s="3" t="inlineStr">
         <is>
           <t> 068120581517</t>
         </is>
       </c>
-      <c r="E21" s="3" t="inlineStr">
+      <c r="E22" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F21" s="3" t="inlineStr">
+      <c r="F22" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom-Fortbildung
 </t>
         </is>
       </c>
-      <c r="G21" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J21" s="3" t="inlineStr">
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J22" s="3" t="inlineStr">
         <is>
           <t>Nicht zwingend erforderlich, Programm ist sehr intuitiv</t>
         </is>
       </c>
-      <c r="K21" s="3" t="inlineStr">
+      <c r="K22" s="3" t="inlineStr">
         <is>
           <t>regelmäßige Vertretung gesucht</t>
         </is>
       </c>
-      <c r="L21" s="3" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M22" s="3" t="inlineStr">
         <is>
-          <t>Nein</t>
+          <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
-        <is>
-[...61 lines deleted...]
-      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Schließleder Gernot
 Kärntnerstraße 9
 8580 Köflach</t>
         </is>
       </c>
-      <c r="B24" s="3" t="inlineStr">
+      <c r="B23" s="3" t="inlineStr">
         <is>
           <t>Voitsberg
 </t>
         </is>
       </c>
-      <c r="C24" s="3" t="inlineStr">
+      <c r="C23" s="3" t="inlineStr">
         <is>
           <t>jobs@augenzentrum-koeflach.at</t>
         </is>
       </c>
-      <c r="D24" s="3" t="inlineStr">
+      <c r="D23" s="3" t="inlineStr">
         <is>
           <t> 03144-3150</t>
         </is>
       </c>
-      <c r="E24" s="3" t="inlineStr">
+      <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
-      <c r="F24" s="3"/>
-[...15 lines deleted...]
-      <c r="J24" s="3" t="inlineStr">
+      <c r="F23" s="3"/>
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J23" s="3" t="inlineStr">
         <is>
           <t>Lobmaier</t>
         </is>
       </c>
-      <c r="K24" s="3" t="inlineStr">
+      <c r="K23" s="3" t="inlineStr">
         <is>
           <t>Gelegentliche Vertretungen oder auch eine fixe Anstellung wären möglich. www.augenzentrum-koeflach.at</t>
         </is>
       </c>
-      <c r="L24" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A25" s="3" t="inlineStr">
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="M23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Dr. med univ. Schmidt Brigitta Julia
 Soboth 10
 8554</t>
         </is>
       </c>
-      <c r="B25" s="3" t="inlineStr">
+      <c r="B24" s="3" t="inlineStr">
         <is>
           <t>Deutschlandsberg
 </t>
         </is>
       </c>
-      <c r="C25" s="3" t="inlineStr">
+      <c r="C24" s="3" t="inlineStr">
         <is>
           <t>dr.med.schmidt@landaerztin.at</t>
         </is>
       </c>
-      <c r="D25" s="3" t="inlineStr">
+      <c r="D24" s="3" t="inlineStr">
         <is>
           <t> 06641280558</t>
         </is>
       </c>
-      <c r="E25" s="3" t="inlineStr">
+      <c r="E24" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F25" s="3"/>
-[...15 lines deleted...]
-      <c r="J25" s="3" t="inlineStr">
+      <c r="F24" s="3"/>
+      <c r="G24" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I24" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J24" s="3" t="inlineStr">
         <is>
           <t>PCPO</t>
         </is>
       </c>
-      <c r="K25" s="3"/>
-[...12 lines deleted...]
-      <c r="A26" s="3" t="inlineStr">
+      <c r="K24" s="3"/>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M24" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Schrittwieser Michael
 Ressavarstraße 2
 8230 Hartberg</t>
         </is>
       </c>
-      <c r="B26" s="3" t="inlineStr">
+      <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Hartberg-Fürstenfeld
 </t>
         </is>
       </c>
-      <c r="C26" s="3" t="inlineStr">
+      <c r="C25" s="3" t="inlineStr">
         <is>
           <t>schrittwieser.michael@yahoo.com</t>
         </is>
       </c>
-      <c r="D26" s="3" t="inlineStr">
+      <c r="D25" s="3" t="inlineStr">
         <is>
           <t> 0333264151</t>
         </is>
       </c>
-      <c r="E26" s="3" t="inlineStr">
+      <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F26" s="3" t="inlineStr">
+      <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Zertifikat Arbeitsmedizin
 </t>
         </is>
       </c>
-      <c r="G26" s="3" t="inlineStr">
-[...162 lines deleted...]
-      <c r="A29" s="3" t="inlineStr">
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M25" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Dr. med. univ. Ulrich Heitzer
 Grünhüblgasse 6
 8750 Judenburg</t>
         </is>
       </c>
-      <c r="B29" s="3" t="inlineStr">
+      <c r="B26" s="3" t="inlineStr">
         <is>
           <t>Murtal
 </t>
         </is>
       </c>
-      <c r="C29" s="3" t="inlineStr">
+      <c r="C26" s="3" t="inlineStr">
         <is>
           <t>info@orthospine-heitzer.at</t>
         </is>
       </c>
-      <c r="D29" s="3" t="inlineStr">
+      <c r="D26" s="3" t="inlineStr">
         <is>
           <t> 0357287900</t>
         </is>
       </c>
-      <c r="E29" s="3" t="inlineStr">
+      <c r="E26" s="3" t="inlineStr">
         <is>
           <t>Orthopädie und Orthopädische Chirurgie
 </t>
         </is>
       </c>
-      <c r="F29" s="3" t="inlineStr">
+      <c r="F26" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Manuelle Medizin
 </t>
         </is>
       </c>
-      <c r="G29" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J29" s="3" t="inlineStr">
+      <c r="G26" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I26" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J26" s="3" t="inlineStr">
         <is>
           <t>ganyMed</t>
         </is>
       </c>
-      <c r="K29" s="3" t="inlineStr">
+      <c r="K26" s="3" t="inlineStr">
         <is>
           <t>04.09. - 11.09.2026</t>
         </is>
       </c>
-      <c r="L29" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A30" s="3" t="inlineStr">
+      <c r="L26" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="M26" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Dr. Wonisch Manfred
 Schönaugasse 8a
 8010</t>
         </is>
       </c>
-      <c r="B30" s="3" t="inlineStr">
+      <c r="B27" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C30" s="3" t="inlineStr">
+      <c r="C27" s="3" t="inlineStr">
         <is>
           <t>wonisch@derkardiologe.at</t>
         </is>
       </c>
-      <c r="D30" s="3" t="inlineStr">
+      <c r="D27" s="3" t="inlineStr">
         <is>
           <t> 0650/9091269</t>
         </is>
       </c>
-      <c r="E30" s="3" t="inlineStr">
+      <c r="E27" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Kardiologie
 </t>
         </is>
       </c>
-      <c r="F30" s="3"/>
-[...16 lines deleted...]
-      <c r="K30" s="3" t="inlineStr">
+      <c r="F27" s="3"/>
+      <c r="G27" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H27" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I27" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3" t="inlineStr">
         <is>
           <t>nach Vereinbarung</t>
         </is>
       </c>
-      <c r="L30" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M30" s="3" t="inlineStr">
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M27" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">