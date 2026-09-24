--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
@@ -282,322 +282,324 @@
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>Ganymed</t>
         </is>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>Dr Afschar Pedram
+Janischhofweg 32
+Graz</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>Graz
+</t>
+        </is>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
+        <is>
+          <t>office@afschargyn.at</t>
+        </is>
+      </c>
+      <c r="D3" s="3" t="inlineStr">
+        <is>
+          <t> 06649154404</t>
+        </is>
+      </c>
+      <c r="E3" s="3" t="inlineStr">
+        <is>
+          <t>Frauenheilkunde und Geburtshilfe
+</t>
+        </is>
+      </c>
+      <c r="F3" s="3" t="inlineStr">
+        <is>
+          <t>ÖÄK-Zertifikat Sonographie
+</t>
+        </is>
+      </c>
+      <c r="G3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H3" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t> Care 01</t>
+        </is>
+      </c>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Dr.  Albrecht Nikola
+Lößlpromenade 376/13
+8990</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Liezen
+</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>nikola.albrecht@gmx.at</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t> 0650 417 85 25</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin
+Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>LogoMed Zeitlinger</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>individuell nach Vereinbarung
+-zur Entlastung aufgrund körperlicher Einschränkungen auch zur Unterstützung </t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
           <t>Dr Bachernegg Alexander
 Wiener Straße 5
 8230 Hartberg</t>
         </is>
       </c>
-      <c r="B3" s="3" t="inlineStr">
+      <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Deutschlandsberg
 Graz-Umgebung
 Hartberg-Fürstenfeld
 Leibnitz
 Leoben
 Liezen
 Murau
 Murtal
 Südoststeiermark
 Voitsberg
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C3" s="3" t="inlineStr">
+      <c r="C5" s="3" t="inlineStr">
         <is>
           <t>sekretariat@augenzentrum-bachernegg.at</t>
         </is>
       </c>
-      <c r="D3" s="3" t="inlineStr">
+      <c r="D5" s="3" t="inlineStr">
         <is>
           <t> 06642126571</t>
         </is>
       </c>
-      <c r="E3" s="3" t="inlineStr">
+      <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
-      <c r="F3" s="3"/>
-[...15 lines deleted...]
-      <c r="J3" s="3" t="inlineStr">
+      <c r="F5" s="3"/>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
         <is>
           <t>Lobmaier PDS7 Kenntnisse von Vorteil.</t>
         </is>
       </c>
-      <c r="K3" s="3" t="inlineStr">
+      <c r="K5" s="3" t="inlineStr">
         <is>
           <t>Nach Absprache.</t>
         </is>
       </c>
-      <c r="L3" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A4" s="3" t="inlineStr">
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Dr.Dr.  Gruber
 Gesundheitszentrum 
 8790 Eisenerz </t>
         </is>
       </c>
-      <c r="B4" s="3" t="inlineStr">
+      <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
-      <c r="C4" s="3" t="inlineStr">
+      <c r="C6" s="3" t="inlineStr">
         <is>
           <t>elisabeth.s.gruber@icloud.com</t>
         </is>
       </c>
-      <c r="D4" s="3" t="inlineStr">
+      <c r="D6" s="3" t="inlineStr">
         <is>
           <t> 0664-3474490</t>
         </is>
       </c>
-      <c r="E4" s="3" t="inlineStr">
+      <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F4" s="3"/>
-[...128 lines deleted...]
-      </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
-          <t>Ja</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J6" s="3"/>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>fixe, längerfristige Vertretung
-Kontaktaufnahme bitte über SMS/Mail</t>
+          <t>Ab 3. Quartal 2026</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>Nein</t>
+          <t>Ja</t>
         </is>
       </c>
       <c r="M6" s="3" t="inlineStr">
         <is>
-          <t>Nein</t>
+          <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Dr.med.univ. Jantscher Karin
 Wienerstrasse 86
 8600 Bruck an der Mur</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 </t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>ordi@dr-karinjantscher.at</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t> 0386255285</t>
@@ -765,379 +767,387 @@
       </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>Ganymed</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
           <t>ab Oktober 2026 wochen- und tageweise</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M9" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>Dr. med. univ. Kraxner Cornelia
-[...57 lines deleted...]
-        <is>
           <t>PD Dr. Lerchbaum Elisabeth
 Pensionsweg 6
 8043 Graz</t>
         </is>
       </c>
-      <c r="B11" s="3" t="inlineStr">
+      <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C11" s="3" t="inlineStr">
+      <c r="C10" s="3" t="inlineStr">
         <is>
           <t>elerchbaum@gmail.com</t>
         </is>
       </c>
-      <c r="D11" s="3" t="inlineStr">
+      <c r="D10" s="3" t="inlineStr">
         <is>
           <t> 06502260584</t>
         </is>
       </c>
-      <c r="E11" s="3" t="inlineStr">
+      <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin
 Innere Medizin und Endokrinologie u. Diabetologie
 </t>
         </is>
       </c>
-      <c r="F11" s="3" t="inlineStr">
+      <c r="F10" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Ernährungsmedizin
 </t>
         </is>
       </c>
-      <c r="G11" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J11" s="3" t="inlineStr">
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
         <is>
           <t>Logo Med von Vorteil</t>
         </is>
       </c>
-      <c r="K11" s="3" t="inlineStr">
+      <c r="K10" s="3" t="inlineStr">
         <is>
           <t>Ab sofort, 1-2 Tage/Woche, ab Januar 2027 ggf. auch wochenweise</t>
         </is>
       </c>
-      <c r="L11" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A12" s="3" t="inlineStr">
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M10" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Dr. med. Lichtenberger Christa
 Linzerstr. 4
 4582 Spital am Pyhrn</t>
         </is>
       </c>
-      <c r="B12" s="3" t="inlineStr">
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Liezen
 </t>
         </is>
       </c>
-      <c r="C12" s="3" t="inlineStr">
+      <c r="C11" s="3" t="inlineStr">
         <is>
           <t>ordination@dr-lichtenberger.at</t>
         </is>
       </c>
-      <c r="D12" s="3" t="inlineStr">
+      <c r="D11" s="3" t="inlineStr">
         <is>
           <t> 0756320683</t>
         </is>
       </c>
-      <c r="E12" s="3" t="inlineStr">
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F12" s="3" t="inlineStr">
+      <c r="F11" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Akupunktur
 </t>
         </is>
       </c>
-      <c r="G12" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J12" s="3" t="inlineStr">
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
         <is>
           <t>MEDSTAR</t>
         </is>
       </c>
-      <c r="K12" s="3" t="inlineStr">
+      <c r="K11" s="3" t="inlineStr">
         <is>
           <t>KW 42-44 2026</t>
         </is>
       </c>
-      <c r="L12" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A13" s="3" t="inlineStr">
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Dr. Mandl-Blaschon Iris
 Burggasse 3
 8750 Judenburg</t>
         </is>
       </c>
-      <c r="B13" s="3" t="inlineStr">
+      <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Murtal
 </t>
         </is>
       </c>
-      <c r="C13" s="3" t="inlineStr">
+      <c r="C12" s="3" t="inlineStr">
         <is>
           <t>i.ma@gmx.net</t>
         </is>
       </c>
-      <c r="D13" s="3" t="inlineStr">
+      <c r="D12" s="3" t="inlineStr">
         <is>
           <t> 06648226720</t>
         </is>
       </c>
-      <c r="E13" s="3" t="inlineStr">
+      <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F13" s="3"/>
-[...16 lines deleted...]
-      <c r="K13" s="3" t="inlineStr">
+      <c r="F12" s="3"/>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3" t="inlineStr">
         <is>
           <t>Mittwoch vormittags 8-12 Uhr wöchentlich</t>
         </is>
       </c>
-      <c r="L13" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="3" t="inlineStr">
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M12" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Dr Michael Schrittwieser
 Hartberg 
 8230</t>
         </is>
       </c>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>Hartberg-Fürstenfeld
+</t>
+        </is>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
+        <is>
+          <t>Schrittwieser.Michael@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D13" s="3" t="inlineStr">
+        <is>
+          <t> 0333264151</t>
+        </is>
+      </c>
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin
+</t>
+        </is>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>Innomed</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>Nach Vereinbarung </t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>Mödritscher  Patrycja
+Kirchberg 161
+Kirchberg an der Raab</t>
+        </is>
+      </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>Hartberg-Fürstenfeld
+          <t>Südoststeiermark
 </t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>Schrittwieser.Michael@yahoo.com</t>
+          <t>praxis@dr-moedritscher.at</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
-          <t> 0333264151</t>
+          <t> 06642798077</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
-          <t>Nein</t>
+          <t>Ja</t>
         </is>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>Innomed</t>
+          <t>Von Vorteil EDV Klein, aber nicht notwendig</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>Nach Vereinbarung </t>
+          <t>05.10.26</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M14" s="3" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Dr.med.univ.  Mörth Evamaria
 SÖCHAU 79
 8362</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Hartberg-Fürstenfeld
 Südoststeiermark
 </t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>moerth_evamaria@msn.com</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
@@ -1178,852 +1188,573 @@
       </c>
       <c r="J15" s="3" t="inlineStr">
         <is>
           <t>GanyMEd</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
           <t>jeden 2. Freitag und Urlaubsvertretung</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M15" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>OR Dr. Neuhauser Marion
-[...142 lines deleted...]
-        <is>
           <t>ENDO Institut Weiz Dr Pavek Jörg
 Hans Sutter Gasse 3
 8160</t>
         </is>
       </c>
-      <c r="B18" s="3" t="inlineStr">
+      <c r="B16" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="C18" s="3" t="inlineStr">
+      <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Weiz</t>
         </is>
       </c>
-      <c r="D18" s="3" t="inlineStr">
+      <c r="D16" s="3" t="inlineStr">
         <is>
           <t> 06645241471</t>
         </is>
       </c>
-      <c r="E18" s="3" t="inlineStr">
+      <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Gastroenterologie und Hepatologie
 </t>
         </is>
       </c>
-      <c r="F18" s="3"/>
-[...15 lines deleted...]
-      <c r="J18" s="3" t="inlineStr">
+      <c r="F16" s="3"/>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
         <is>
           <t>GANYMED, aber nicht zwingend erforderlich zu kennen</t>
         </is>
       </c>
-      <c r="K18" s="3" t="inlineStr">
+      <c r="K16" s="3" t="inlineStr">
         <is>
           <t>Fix-Anstellungen werden angeboten im Endo-Institut Weiz (Gastroskopien- und Coloskkopien) für Chirurg/innen und Internist/innen mit guter Erfahrung mit endoskopischen Untersuchungen :)</t>
         </is>
       </c>
-      <c r="L18" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A19" s="3" t="inlineStr">
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Dr Pavek Jörg
 Marburgerstraße 29
 Weiz</t>
         </is>
       </c>
-      <c r="B19" s="3" t="inlineStr">
+      <c r="B17" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="C19" s="3" t="inlineStr">
+      <c r="C17" s="3" t="inlineStr">
         <is>
           <t>j.pavek@interne-pavek.at</t>
         </is>
       </c>
-      <c r="D19" s="3" t="inlineStr">
+      <c r="D17" s="3" t="inlineStr">
         <is>
           <t> 06645241471</t>
         </is>
       </c>
-      <c r="E19" s="3" t="inlineStr">
+      <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Gastroenterologie und Hepatologie
 </t>
         </is>
       </c>
-      <c r="F19" s="3"/>
-[...15 lines deleted...]
-      <c r="J19" s="3" t="inlineStr">
+      <c r="F17" s="3"/>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
         <is>
           <t>Wir benutzen GANYMED, Kenntnisse aber nicht zwingend erforderlich </t>
         </is>
       </c>
-      <c r="K19" s="3" t="inlineStr">
+      <c r="K17" s="3" t="inlineStr">
         <is>
           <t>Anstellung für jede Stunenanzahl nach Vereinbarung im geplanten ENDO Institut Weiz</t>
         </is>
       </c>
-      <c r="L19" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A20" s="3" t="inlineStr">
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M17" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Dr Pavek Jörg
 Marburgerstraße 29
 Weiz</t>
         </is>
       </c>
-      <c r="B20" s="3" t="inlineStr">
+      <c r="B18" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="C20" s="3" t="inlineStr">
+      <c r="C18" s="3" t="inlineStr">
         <is>
           <t>j.pavek@interne-pavek.at</t>
         </is>
       </c>
-      <c r="D20" s="3" t="inlineStr">
+      <c r="D18" s="3" t="inlineStr">
         <is>
           <t> 06645241471</t>
         </is>
       </c>
-      <c r="E20" s="3" t="inlineStr">
+      <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Endokrinologie u. Diabetologie
 Innere Medizin und Gastroenterologie und Hepatologie
 Innere Medizin und Kardiologie
 Innere Medizin und Nephrologie
 Innere Medizin und Pneumologie
 </t>
         </is>
       </c>
-      <c r="F20" s="3"/>
-[...15 lines deleted...]
-      <c r="J20" s="3" t="inlineStr">
+      <c r="F18" s="3"/>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J18" s="3" t="inlineStr">
         <is>
           <t>GANYMED- Abern natürlich nicht zwingend nötig</t>
         </is>
       </c>
-      <c r="K20" s="3" t="inlineStr">
+      <c r="K18" s="3" t="inlineStr">
         <is>
           <t>Tage, Wochenweise oder als Fixanstellung im geplanten ENDOSKOPIE-Institut Weiz</t>
         </is>
       </c>
-      <c r="L20" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A21" s="3" t="inlineStr">
+      <c r="L18" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M18" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Dr. Phillipp Bettina
 Sailergasse 14
 8430 Leibnitz</t>
         </is>
       </c>
-      <c r="B21" s="3" t="inlineStr">
+      <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Leibnitz
 </t>
         </is>
       </c>
-      <c r="C21" s="3" t="inlineStr">
+      <c r="C19" s="3" t="inlineStr">
         <is>
           <t>bettina.phillipp@gmx.net</t>
         </is>
       </c>
-      <c r="D21" s="3" t="inlineStr">
+      <c r="D19" s="3" t="inlineStr">
         <is>
           <t> 00436763547584</t>
         </is>
       </c>
-      <c r="E21" s="3" t="inlineStr">
+      <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin
 </t>
         </is>
       </c>
-      <c r="F21" s="3"/>
-[...102 lines deleted...]
-      <c r="A23" s="3" t="inlineStr">
+      <c r="F19" s="3"/>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M19" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>- Dr. med. univ. Raith Christian -
+Mühlgasse 17
+A-8085 Köflach</t>
+        </is>
+      </c>
+      <c r="B20" s="3" t="inlineStr">
+        <is>
+          <t>Voitsberg
+</t>
+        </is>
+      </c>
+      <c r="C20" s="3" t="inlineStr">
+        <is>
+          <t>chraith@gmx.net</t>
+        </is>
+      </c>
+      <c r="D20" s="3" t="inlineStr">
+        <is>
+          <t> 06644030917</t>
+        </is>
+      </c>
+      <c r="E20" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F20" s="3" t="inlineStr">
+        <is>
+          <t>ÖÄK-Diplom Notarzt
+</t>
+        </is>
+      </c>
+      <c r="G20" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I20" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
+          <t>GanyMed</t>
+        </is>
+      </c>
+      <c r="K20" s="3" t="inlineStr">
+        <is>
+          <t>15.2.–20.2.2027
+19.7.-23.7.2027</t>
+        </is>
+      </c>
+      <c r="L20" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="M20" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Schließleder Gernot
 Kärntnerstraße 9
 8580 Köflach</t>
         </is>
       </c>
-      <c r="B23" s="3" t="inlineStr">
+      <c r="B21" s="3" t="inlineStr">
         <is>
           <t>Voitsberg
 </t>
         </is>
       </c>
-      <c r="C23" s="3" t="inlineStr">
+      <c r="C21" s="3" t="inlineStr">
         <is>
           <t>jobs@augenzentrum-koeflach.at</t>
         </is>
       </c>
-      <c r="D23" s="3" t="inlineStr">
+      <c r="D21" s="3" t="inlineStr">
         <is>
           <t> 03144-3150</t>
         </is>
       </c>
-      <c r="E23" s="3" t="inlineStr">
+      <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
-      <c r="F23" s="3"/>
-[...15 lines deleted...]
-      <c r="J23" s="3" t="inlineStr">
+      <c r="F21" s="3"/>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J21" s="3" t="inlineStr">
         <is>
           <t>Lobmaier</t>
         </is>
       </c>
-      <c r="K23" s="3" t="inlineStr">
+      <c r="K21" s="3" t="inlineStr">
         <is>
           <t>Gelegentliche Vertretungen oder auch eine fixe Anstellung wären möglich. www.augenzentrum-koeflach.at</t>
         </is>
       </c>
-      <c r="L23" s="3" t="inlineStr">
-[...74 lines deleted...]
-      <c r="A25" s="3" t="inlineStr">
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="M21" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Schrittwieser Michael
 Ressavarstraße 2
 8230 Hartberg</t>
         </is>
       </c>
-      <c r="B25" s="3" t="inlineStr">
+      <c r="B22" s="3" t="inlineStr">
         <is>
           <t>Hartberg-Fürstenfeld
 </t>
         </is>
       </c>
-      <c r="C25" s="3" t="inlineStr">
+      <c r="C22" s="3" t="inlineStr">
         <is>
           <t>schrittwieser.michael@yahoo.com</t>
         </is>
       </c>
-      <c r="D25" s="3" t="inlineStr">
+      <c r="D22" s="3" t="inlineStr">
         <is>
           <t> 0333264151</t>
         </is>
       </c>
-      <c r="E25" s="3" t="inlineStr">
+      <c r="E22" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F25" s="3" t="inlineStr">
+      <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Zertifikat Arbeitsmedizin
 </t>
         </is>
       </c>
-      <c r="G25" s="3" t="inlineStr">
-[...100 lines deleted...]
-      <c r="A27" s="3" t="inlineStr">
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M22" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Dr. Wonisch Manfred
 Schönaugasse 8a
 8010</t>
         </is>
       </c>
-      <c r="B27" s="3" t="inlineStr">
+      <c r="B23" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C27" s="3" t="inlineStr">
+      <c r="C23" s="3" t="inlineStr">
         <is>
           <t>wonisch@derkardiologe.at</t>
         </is>
       </c>
-      <c r="D27" s="3" t="inlineStr">
+      <c r="D23" s="3" t="inlineStr">
         <is>
           <t> 0650/9091269</t>
         </is>
       </c>
-      <c r="E27" s="3" t="inlineStr">
+      <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Kardiologie
 </t>
         </is>
       </c>
-      <c r="F27" s="3"/>
-[...16 lines deleted...]
-      <c r="K27" s="3" t="inlineStr">
+      <c r="F23" s="3"/>
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3" t="inlineStr">
         <is>
           <t>nach Vereinbarung</t>
         </is>
       </c>
-      <c r="L27" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M27" s="3" t="inlineStr">
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M23" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">