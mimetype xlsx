--- v0 (2026-06-17)
+++ v1 (2026-08-09)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
@@ -367,548 +367,614 @@
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Ganymed</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Ab September 2026</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M3" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>Dr.med.  Denzler Sarah
+Dechant Thaller Strasse 7
+8430 Leibnitz</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Leibnitz
+</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>sarah_denzler@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t> 0041797783866</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>Innere Medizin und Kardiologie
+</t>
+        </is>
+      </c>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M4" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
           <t>Dr med. univ  Haberl-Kohlhofer Petra
 Labuch 50
 8200 Gleisdorf</t>
         </is>
       </c>
-      <c r="B4" s="3" t="inlineStr">
+      <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Hartberg-Fürstenfeld
 Leibnitz
 Südoststeiermark
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C4" s="3" t="inlineStr">
+      <c r="C5" s="3" t="inlineStr">
         <is>
           <t>petra-haberl@hotmail.com</t>
         </is>
       </c>
-      <c r="D4" s="3" t="inlineStr">
+      <c r="D5" s="3" t="inlineStr">
         <is>
           <t> 0664 2321453</t>
         </is>
       </c>
-      <c r="E4" s="3" t="inlineStr">
+      <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F4" s="3"/>
-[...15 lines deleted...]
-      <c r="J4" s="3" t="inlineStr">
+      <c r="F5" s="3"/>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
         <is>
           <t>MCW, Logomed, Ganymed</t>
         </is>
       </c>
-      <c r="K4" s="3" t="inlineStr">
+      <c r="K5" s="3" t="inlineStr">
         <is>
           <t>ab Juni 2026</t>
         </is>
       </c>
-      <c r="L4" s="3" t="inlineStr">
-[...69 lines deleted...]
-      <c r="K5" s="3"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M5" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Dr.med.univ. Konrad Elisa
+Prochaskagasse 45d
+8045 Graz</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>Bruck-Mürzzuschlag
+Graz-Umgebung
+Graz
+</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>erkerelisa@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr">
+        <is>
+          <t> 06505929667</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>ÖÄK-Diplom Ernährungsmedizin
+ÖÄK-Diplom Notarzt
+ÖÄK-Diplom Orthomolekulare Medizin
+ÖÄK-Diplom Sportmedizin
+ÖÄK-Diplom-Fortbildung
+</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>LogoMed  GanyMED</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>ab September</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Dr. Nesterski Silvia
 Metahofgasse
 8020,Graz</t>
         </is>
       </c>
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Deutschlandsberg
 Graz-Umgebung
 Hartberg-Fürstenfeld
 Leibnitz
 Leoben
 Südoststeiermark
 Voitsberg
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C6" s="3" t="inlineStr">
+      <c r="C7" s="3" t="inlineStr">
         <is>
           <t>s_nesterski@hotmail.com</t>
         </is>
       </c>
-      <c r="D6" s="3" t="inlineStr">
+      <c r="D7" s="3" t="inlineStr">
         <is>
           <t> 06641342959</t>
         </is>
       </c>
-      <c r="E6" s="3" t="inlineStr">
+      <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F6" s="3" t="inlineStr">
+      <c r="F7" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Notarzt
 </t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J6" s="3" t="inlineStr">
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
         <is>
           <t>windoc, logomed</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
         <is>
           <t>Ab 8.September 2025 von Montag bis Freitag nach Absprache, gerne auch regelmäßige Vertretung</t>
         </is>
       </c>
-      <c r="L6" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Dr. med. univ. FA Postruznik Magdalena
 Lisztgasse 5b
 8041 Graz</t>
         </is>
       </c>
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C7" s="3" t="inlineStr">
+      <c r="C8" s="3" t="inlineStr">
         <is>
           <t>magda.post@outlook.com</t>
         </is>
       </c>
-      <c r="D7" s="3" t="inlineStr">
+      <c r="D8" s="3" t="inlineStr">
         <is>
           <t> 06802372548</t>
         </is>
       </c>
-      <c r="E7" s="3" t="inlineStr">
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Orthopädie und Traumatologie
 </t>
         </is>
       </c>
-      <c r="F7" s="3"/>
-[...5 lines deleted...]
-      <c r="H7" s="3" t="inlineStr">
+      <c r="F8" s="3"/>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
-      <c r="I7" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K7" s="3" t="inlineStr">
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Ab April 2026 an Dienstagen und Donnerstagen, sowie Wochenende möglich</t>
         </is>
       </c>
-      <c r="L7" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A8" s="3" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Dr. Reiterer Gerfried
 Altenmarkt 20/3
 8430 Leibnitz</t>
         </is>
       </c>
-      <c r="B8" s="3" t="inlineStr">
+      <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Deutschlandsberg
 Graz-Umgebung
 Leibnitz
 </t>
         </is>
       </c>
-      <c r="C8" s="3" t="inlineStr">
+      <c r="C9" s="3" t="inlineStr">
         <is>
           <t>gerfried.reiterer@aon.at</t>
         </is>
       </c>
-      <c r="D8" s="3" t="inlineStr">
+      <c r="D9" s="3" t="inlineStr">
         <is>
           <t> 06642444183</t>
         </is>
       </c>
-      <c r="E8" s="3" t="inlineStr">
+      <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Approbierter Arzt
 </t>
         </is>
       </c>
-      <c r="F8" s="3"/>
-[...15 lines deleted...]
-      <c r="J8" s="3" t="inlineStr">
+      <c r="F9" s="3"/>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
         <is>
           <t>Logomed</t>
         </is>
       </c>
-      <c r="K8" s="3"/>
-[...12 lines deleted...]
-      <c r="A9" s="3" t="inlineStr">
+      <c r="K9" s="3"/>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Schaefer Oliver
 Krottendorf 261
 8564 Krottendorf</t>
         </is>
       </c>
-      <c r="B9" s="3" t="inlineStr">
+      <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Deutschlandsberg
 Graz-Umgebung
 Hartberg-Fürstenfeld
 Leibnitz
 Leoben
 Liezen
 Murau
 Murtal
 Südoststeiermark
 Voitsberg
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C9" s="3" t="inlineStr">
+      <c r="C10" s="3" t="inlineStr">
         <is>
           <t>olischae@web.de</t>
         </is>
       </c>
-      <c r="D9" s="3" t="inlineStr">
+      <c r="D10" s="3" t="inlineStr">
         <is>
           <t> 00491736740653</t>
         </is>
       </c>
-      <c r="E9" s="3" t="inlineStr">
+      <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Neurologie
 </t>
         </is>
       </c>
-      <c r="F9" s="3" t="inlineStr">
+      <c r="F10" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Akupunktur
 </t>
         </is>
       </c>
-      <c r="G9" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H9" s="3" t="inlineStr">
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
-      <c r="I9" s="3" t="inlineStr">
-[...18 lines deleted...]
-      <c r="A10" s="3" t="inlineStr">
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Dr.med.  Zuser Gerfried
 Corneliusweg 12
 8051 Graz</t>
         </is>
       </c>
-      <c r="B10" s="3" t="inlineStr">
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Graz-Umgebung
 Voitsberg
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C10" s="3" t="inlineStr">
+      <c r="C11" s="3" t="inlineStr">
         <is>
           <t>info@internist-zuser.at</t>
         </is>
       </c>
-      <c r="D10" s="3" t="inlineStr">
+      <c r="D11" s="3" t="inlineStr">
         <is>
           <t> 06802150799</t>
         </is>
       </c>
-      <c r="E10" s="3" t="inlineStr">
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 Innere Medizin
 </t>
         </is>
       </c>
-      <c r="F10" s="3" t="inlineStr">
+      <c r="F11" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Notarzt
 </t>
         </is>
       </c>
-      <c r="G10" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H10" s="3" t="inlineStr">
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
-      <c r="I10" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J10" s="3" t="inlineStr">
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
         <is>
           <t>WinDoc</t>
         </is>
       </c>
-      <c r="K10" s="3" t="inlineStr">
+      <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Nach Vereinbarung</t>
         </is>
       </c>
-      <c r="L10" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M10" s="3" t="inlineStr">
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M11" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">