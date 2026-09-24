--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -498,399 +498,409 @@
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>MCW, Logomed, Ganymed</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
           <t>ab Juni 2026</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M5" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
+          <t>Dr. med. univ.  Janisch Martina
+Hörgas 
+8103 Gratwein-Strassengel</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>Bruck-Mürzzuschlag
+Deutschlandsberg
+Graz-Umgebung
+Hartberg-Fürstenfeld
+Leibnitz
+Leoben
+Murtal
+Südoststeiermark
+Voitsberg
+Weiz
+Graz
+</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>dr.janisch@icloud.com</t>
+        </is>
+      </c>
+      <c r="D6" s="3" t="inlineStr">
+        <is>
+          <t>  436607290299</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>ÖÄK-Diplom Akupunktur
+ÖÄK-Diplom Geriatrie
+ÖÄK-Diplom Notarzt
+ÖÄK-Diplom Palliativmedizin
+ÖÄK-Diplom Spezielle Schmerztherapie
+</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>Ganymed, Logomed, EDVKlein, Innomed. </t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>Nach Vereinbarung. Tageweise als auch Wochenweise Vertretungen möglich. </t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
           <t>Dr.med.univ. Konrad Elisa
 Prochaskagasse 45d
 8045 Graz</t>
         </is>
       </c>
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Graz-Umgebung
 Graz
 </t>
         </is>
       </c>
-      <c r="C6" s="3" t="inlineStr">
+      <c r="C7" s="3" t="inlineStr">
         <is>
           <t>erkerelisa@hotmail.com</t>
         </is>
       </c>
-      <c r="D6" s="3" t="inlineStr">
+      <c r="D7" s="3" t="inlineStr">
         <is>
           <t> 06505929667</t>
         </is>
       </c>
-      <c r="E6" s="3" t="inlineStr">
+      <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F6" s="3" t="inlineStr">
+      <c r="F7" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Ernährungsmedizin
 ÖÄK-Diplom Notarzt
 ÖÄK-Diplom Orthomolekulare Medizin
 ÖÄK-Diplom Sportmedizin
 ÖÄK-Diplom-Fortbildung
 </t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H6" s="3" t="inlineStr">
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
-      <c r="I6" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J6" s="3" t="inlineStr">
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
         <is>
           <t>LogoMed  GanyMED</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
         <is>
           <t>ab September</t>
         </is>
       </c>
-      <c r="L6" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Dr. Nesterski Silvia
 Metahofgasse
 8020,Graz</t>
         </is>
       </c>
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Deutschlandsberg
 Graz-Umgebung
 Hartberg-Fürstenfeld
 Leibnitz
 Leoben
 Südoststeiermark
 Voitsberg
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C7" s="3" t="inlineStr">
+      <c r="C8" s="3" t="inlineStr">
         <is>
           <t>s_nesterski@hotmail.com</t>
         </is>
       </c>
-      <c r="D7" s="3" t="inlineStr">
+      <c r="D8" s="3" t="inlineStr">
         <is>
           <t> 06641342959</t>
         </is>
       </c>
-      <c r="E7" s="3" t="inlineStr">
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F7" s="3" t="inlineStr">
+      <c r="F8" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Notarzt
 </t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J7" s="3" t="inlineStr">
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
         <is>
           <t>windoc, logomed</t>
         </is>
       </c>
-      <c r="K7" s="3" t="inlineStr">
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Ab 8.September 2025 von Montag bis Freitag nach Absprache, gerne auch regelmäßige Vertretung</t>
         </is>
       </c>
-      <c r="L7" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A8" s="3" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Dr. med. univ. FA Postruznik Magdalena
 Lisztgasse 5b
 8041 Graz</t>
         </is>
       </c>
-      <c r="B8" s="3" t="inlineStr">
+      <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C8" s="3" t="inlineStr">
+      <c r="C9" s="3" t="inlineStr">
         <is>
           <t>magda.post@outlook.com</t>
         </is>
       </c>
-      <c r="D8" s="3" t="inlineStr">
+      <c r="D9" s="3" t="inlineStr">
         <is>
           <t> 06802372548</t>
         </is>
       </c>
-      <c r="E8" s="3" t="inlineStr">
+      <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Orthopädie und Traumatologie
 </t>
         </is>
       </c>
-      <c r="F8" s="3"/>
-[...5 lines deleted...]
-      <c r="H8" s="3" t="inlineStr">
+      <c r="F9" s="3"/>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
-      <c r="I8" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K8" s="3" t="inlineStr">
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3" t="inlineStr">
         <is>
           <t>Ab April 2026 an Dienstagen und Donnerstagen, sowie Wochenende möglich</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A9" s="3" t="inlineStr">
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Dr. Reiterer Gerfried
 Altenmarkt 20/3
 8430 Leibnitz</t>
         </is>
       </c>
-      <c r="B9" s="3" t="inlineStr">
+      <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Deutschlandsberg
 Graz-Umgebung
 Leibnitz
 </t>
         </is>
       </c>
-      <c r="C9" s="3" t="inlineStr">
+      <c r="C10" s="3" t="inlineStr">
         <is>
           <t>gerfried.reiterer@aon.at</t>
         </is>
       </c>
-      <c r="D9" s="3" t="inlineStr">
+      <c r="D10" s="3" t="inlineStr">
         <is>
           <t> 06642444183</t>
         </is>
       </c>
-      <c r="E9" s="3" t="inlineStr">
+      <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Approbierter Arzt
 </t>
         </is>
       </c>
-      <c r="F9" s="3"/>
-[...15 lines deleted...]
-      <c r="J9" s="3" t="inlineStr">
+      <c r="F10" s="3"/>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
         <is>
           <t>Logomed</t>
         </is>
       </c>
-      <c r="K9" s="3"/>
-[...74 lines deleted...]
-      <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M10" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Dr.med.  Zuser Gerfried
 Corneliusweg 12
 8051 Graz</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Graz-Umgebung
 Voitsberg